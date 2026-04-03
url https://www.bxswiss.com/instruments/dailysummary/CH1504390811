--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434e40337cea4ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31fa5a6a0f3e421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e263d92482643d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cc26c6af4b4184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7861a74d234f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e263d92482643d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28be0d8df1fb4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cc26c6af4b4184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...70 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,226</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>0,216</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>