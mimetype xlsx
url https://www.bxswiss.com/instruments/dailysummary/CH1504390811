--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31fa5a6a0f3e421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1baa98cef054c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cc26c6af4b4184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e9fe8593e8f4919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28be0d8df1fb4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cc26c6af4b4184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d46af5b416a4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e9fe8593e8f4919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,162</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,162</x:t>
-[...16 lines deleted...]
-          <x:t>0,147</x:t>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,106</x:t>
-[...48 lines deleted...]
-          <x:t>0,103</x:t>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,128</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>