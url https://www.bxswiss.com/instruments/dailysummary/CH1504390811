--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1baa98cef054c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501b7485cdc244cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e9fe8593e8f4919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R475c48e1b5a64b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d46af5b416a4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e9fe8593e8f4919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c6ec1f37d44cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R475c48e1b5a64b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,120</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,092</x:t>
-[...6 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,095</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>0,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>