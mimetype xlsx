--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501b7485cdc244cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26d6c33d15145fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R475c48e1b5a64b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe20ab0a68a469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c6ec1f37d44cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R475c48e1b5a64b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d12e9a102b2449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe20ab0a68a469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,154</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,154</x:t>
-[...463 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>