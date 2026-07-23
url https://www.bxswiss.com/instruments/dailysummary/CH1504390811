--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26d6c33d15145fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11e245b4e4446f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe20ab0a68a469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re21bdfb9c8074d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d12e9a102b2449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe20ab0a68a469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a47cb71693240f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re21bdfb9c8074d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,108</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>19.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,228</x:t>
-[...102 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
-[...11 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,238</x:t>
-[...124 lines deleted...]
-          <x:t>0,242</x:t>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
-[...139 lines deleted...]
-          <x:t>0,204</x:t>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>