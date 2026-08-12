--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11e245b4e4446f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4cfa61c152463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re21bdfb9c8074d29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60cf835825cc4bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a47cb71693240f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re21bdfb9c8074d29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5746e6db9324782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60cf835825cc4bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,223</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,222</x:t>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,238</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,238</x:t>
-[...11 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...291 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...4 lines deleted...]
-          <x:t>0,300</x:t>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>