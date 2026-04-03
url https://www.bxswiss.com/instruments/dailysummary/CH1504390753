--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9201192bc57c4f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0a533cdf1e4ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80a37023b9644414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38f9d6f0c12f4b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58c81415cc1c479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80a37023b9644414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8b88472bd74a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38f9d6f0c12f4b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,152</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,150</x:t>
-[...16 lines deleted...]
-          <x:t>0,222</x:t>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>0,236</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,224</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>