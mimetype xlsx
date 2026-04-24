--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0a533cdf1e4ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3fbf7968204188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38f9d6f0c12f4b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52fdda91f7814db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8b88472bd74a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38f9d6f0c12f4b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f2b2fa34144c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52fdda91f7814db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,186</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>