--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3fbf7968204188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1ccba3f37c4a43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52fdda91f7814db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f22a970c18043d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f2b2fa34144c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52fdda91f7814db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a5c26eb192a48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f22a970c18043d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...31 lines deleted...]
-          <x:t>0,244</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>