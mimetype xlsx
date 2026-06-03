--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1ccba3f37c4a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90015274c14447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f22a970c18043d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96553a5712824c39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a5c26eb192a48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f22a970c18043d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8edd8c663ba440c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96553a5712824c39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,156</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,168</x:t>
-[...124 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,154</x:t>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,152</x:t>
-[...97 lines deleted...]
-          <x:t>0,160</x:t>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,132</x:t>
-[...16 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,116</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>