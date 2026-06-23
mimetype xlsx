--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90015274c14447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1646652410be4e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96553a5712824c39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03584c00fed74396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8edd8c663ba440c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96553a5712824c39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82536b7d07ea41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03584c00fed74396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,118</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,126</x:t>
-[...48 lines deleted...]
-          <x:t>0,101</x:t>
+          <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,094</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,088</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>