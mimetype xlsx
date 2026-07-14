--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1646652410be4e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R617ff60865c54fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03584c00fed74396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481cf71d0a5940ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82536b7d07ea41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03584c00fed74396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469b42a6628a48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481cf71d0a5940ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,094</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,088</x:t>
-[...43 lines deleted...]
-          <x:t>0,093</x:t>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,088</x:t>
-[...16 lines deleted...]
-          <x:t>0,092</x:t>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,084</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,078</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,069</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>0,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>