--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R617ff60865c54fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266446192a2e44fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481cf71d0a5940ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9da76c6224947f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469b42a6628a48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481cf71d0a5940ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23f4cab338f45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9da76c6224947f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,081</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,067</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,069</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,064</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,069</x:t>
-[...53 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,063</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...6 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...43 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,057</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,069</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>