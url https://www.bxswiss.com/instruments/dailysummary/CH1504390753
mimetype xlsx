--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266446192a2e44fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694785d8b4e34ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9da76c6224947f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc315889003bb45ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23f4cab338f45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9da76c6224947f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7bef29a97e544be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc315889003bb45ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,069</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,061</x:t>
-[...6 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,052</x:t>
-[...11 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>0,066</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,053</x:t>
-[...178 lines deleted...]
-          <x:t>0,051</x:t>
+          <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>31.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>