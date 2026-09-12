--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694785d8b4e34ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b884df4818d4d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc315889003bb45ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e739456a8e4eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7bef29a97e544be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc315889003bb45ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb533e29acb470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e739456a8e4eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,051</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,044</x:t>
-[...33 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,039</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,035</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>0,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>