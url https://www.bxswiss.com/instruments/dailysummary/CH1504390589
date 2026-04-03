--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30085fd8db641ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4958e818a3604049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc9448087cba4a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7d87adfc574a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d263c6c4e3b4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc9448087cba4a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf8d1d2ac754a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7d87adfc574a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,970</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,925</x:t>
-[...11 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...16 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,955</x:t>
-[...357 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,065</x:t>
-[...26 lines deleted...]
-          <x:t>0,980</x:t>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...70 lines deleted...]
-          <x:t>0,875</x:t>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...21 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,815</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>0,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>