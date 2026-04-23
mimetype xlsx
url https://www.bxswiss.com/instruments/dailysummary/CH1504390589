--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4958e818a3604049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25946c43c09f47f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7d87adfc574a0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8225c5489a414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf8d1d2ac754a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7d87adfc574a0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61333f4de1004ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8225c5489a414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,980</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...112 lines deleted...]
-          <x:t>0,735</x:t>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>0,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>