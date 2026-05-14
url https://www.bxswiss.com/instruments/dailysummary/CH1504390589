--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25946c43c09f47f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45586d6cb09c41cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8225c5489a414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba29a57cc24b4702"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61333f4de1004ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8225c5489a414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e25c20736240c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba29a57cc24b4702" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...4 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,565</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...431 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>