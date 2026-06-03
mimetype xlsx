--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45586d6cb09c41cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a08808b3c9f4ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba29a57cc24b4702"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db1c3ce70c342eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e25c20736240c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba29a57cc24b4702" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27cdfba6cf5a465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db1c3ce70c342eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,615</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
+          <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...107 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>