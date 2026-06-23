--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a08808b3c9f4ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca0bbba6b26415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db1c3ce70c342eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5b589afe8cb4654"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27cdfba6cf5a465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db1c3ce70c342eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d1280e26ca04e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5b589afe8cb4654" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...16 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...16 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...16 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...38 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>12.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...21 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,210</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,246</x:t>
-[...38 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,275</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>