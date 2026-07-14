--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca0bbba6b26415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313380aca10049ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5b589afe8cb4654"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd570761d531e44f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d1280e26ca04e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5b589afe8cb4654" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db545d6e28a4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd570761d531e44f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...151 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...210 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,330</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>