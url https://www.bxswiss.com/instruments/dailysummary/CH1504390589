--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313380aca10049ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c32078192e43a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd570761d531e44f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02a549f76db74c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db545d6e28a4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd570761d531e44f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f37679153bc4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02a549f76db74c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...33 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
-        </x:is>
-[...489 lines deleted...]
-          <x:t>0,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>