--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c32078192e43a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9087abcf88c4815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02a549f76db74c4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742ebb63dbaf485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f37679153bc4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02a549f76db74c4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bd29b095aa74ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742ebb63dbaf485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,350</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...6 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...53 lines deleted...]
-          <x:t>0,231</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,199</x:t>
-[...6 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>