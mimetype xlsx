--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9087abcf88c4815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe1d86eba4645d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742ebb63dbaf485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c2e74e758f4bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bd29b095aa74ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742ebb63dbaf485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16a82f8cca91409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c2e74e758f4bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,221</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,221</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>