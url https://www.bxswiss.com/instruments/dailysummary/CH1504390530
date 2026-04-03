--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fb2a66a5184b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R774109b737a04118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f115c86e1364d7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b5e9a5e74b4a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8d9ccad7874db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f115c86e1364d7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13469969df684095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b5e9a5e74b4a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Porsche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>