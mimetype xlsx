--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R774109b737a04118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024889b2036a426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b5e9a5e74b4a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44a1690131b4e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13469969df684095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b5e9a5e74b4a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24c2da88d9742ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44a1690131b4e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Porsche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,214</x:t>
-        </x:is>
-[...624 lines deleted...]
-          <x:t>0,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>