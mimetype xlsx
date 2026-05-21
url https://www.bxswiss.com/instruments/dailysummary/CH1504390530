--- v5 (2026-04-26)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024889b2036a426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f187eb5d0c4590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44a1690131b4e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc41a01126bb463c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24c2da88d9742ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44a1690131b4e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f27fde2b0d4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc41a01126bb463c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Porsche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,160</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,156</x:t>
-[...43 lines deleted...]
-          <x:t>0,212</x:t>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,192</x:t>
-[...43 lines deleted...]
-          <x:t>0,217</x:t>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,242</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,234</x:t>
-[...97 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>0,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>