--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45b13fb0318042f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd9a363acdf4aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf83edc59f124164"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R654084b58265442e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d000766b0d64b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf83edc59f124164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5495ddb576d7412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R654084b58265442e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,880</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,975</x:t>
-[...394 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,745</x:t>
-[...97 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...43 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...53 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>