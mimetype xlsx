--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd9a363acdf4aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7fd763ae07244dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R654084b58265442e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a91bc5a2c364bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5495ddb576d7412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R654084b58265442e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5fe11128724d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a91bc5a2c364bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,745</x:t>
-[...97 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...43 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...205 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...48 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>