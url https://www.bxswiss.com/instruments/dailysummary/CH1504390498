--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7fd763ae07244dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2a0399a4fc44ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a91bc5a2c364bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35324749901a414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5fe11128724d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a91bc5a2c364bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2f89fd338b42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35324749901a414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...43 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>0,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>