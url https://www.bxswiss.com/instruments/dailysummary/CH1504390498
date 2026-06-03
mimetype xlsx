--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2a0399a4fc44ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e1b320511a41b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35324749901a414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf94672e9cf74cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2f89fd338b42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35324749901a414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd572af6fb44ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf94672e9cf74cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,485</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>