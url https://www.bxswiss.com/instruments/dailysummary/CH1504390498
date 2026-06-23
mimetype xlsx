--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e1b320511a41b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97959fdd8dfc4b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf94672e9cf74cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c50358d36ea4d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd572af6fb44ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf94672e9cf74cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87129d54304744d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c50358d36ea4d75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,345</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>