--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97959fdd8dfc4b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86aa3584fa8f4bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c50358d36ea4d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcba9abfbe19948fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87129d54304744d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c50358d36ea4d75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5952afa9a2f4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcba9abfbe19948fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...70 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...31 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...259 lines deleted...]
-          <x:t>0,480</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>