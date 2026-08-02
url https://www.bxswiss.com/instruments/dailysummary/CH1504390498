--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86aa3584fa8f4bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13209f9f36d4e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcba9abfbe19948fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R593915ab7ace4857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5952afa9a2f4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcba9abfbe19948fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b09bc4ee494e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R593915ab7ace4857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...188 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>