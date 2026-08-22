--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13209f9f36d4e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2f5b5401e24df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R593915ab7ace4857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5a4e8888e740f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b09bc4ee494e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R593915ab7ace4857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R915fad09715f400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5a4e8888e740f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...70 lines deleted...]
-          <x:t>0,350</x:t>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...377 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>