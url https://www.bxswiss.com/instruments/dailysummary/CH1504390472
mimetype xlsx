--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fde81b39b3e49d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41a6894dfe0497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c2885716d244a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c64fe63ed348d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4a90d37d91b4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c2885716d244a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b45db206fd94d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c64fe63ed348d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...620 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,208</x:t>
-[...9 lines deleted...]
-          <x:t>0,204</x:t>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>