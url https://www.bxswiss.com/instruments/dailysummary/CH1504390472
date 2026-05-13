--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41a6894dfe0497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c87eeade4014761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c64fe63ed348d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64b92f254d34ce8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b45db206fd94d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c64fe63ed348d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9527e41700ff4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64b92f254d34ce8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...193 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>