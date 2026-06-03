--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c87eeade4014761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538cecfcf14b44d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64b92f254d34ce8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43c74f57e1164f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9527e41700ff4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64b92f254d34ce8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b71202788547ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43c74f57e1164f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...485 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>