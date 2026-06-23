--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538cecfcf14b44d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07546f26a42c45f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43c74f57e1164f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cae3099583844e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b71202788547ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43c74f57e1164f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd8e98e82764f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cae3099583844e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...506 lines deleted...]
-        <x:is>
           <x:t>0,345</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>