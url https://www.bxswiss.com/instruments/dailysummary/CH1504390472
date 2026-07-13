--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07546f26a42c45f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a8cf6daadf04dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cae3099583844e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81407f6eaceb47f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd8e98e82764f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cae3099583844e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c72ca2b889a4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81407f6eaceb47f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...53 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>