--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a8cf6daadf04dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd100f567721f46ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81407f6eaceb47f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381d6de4c13d4ac2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c72ca2b889a4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81407f6eaceb47f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04df765924ca45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381d6de4c13d4ac2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,330</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,330</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...16 lines deleted...]
-          <x:t>0,350</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...11 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,415</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>