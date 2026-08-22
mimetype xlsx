--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd100f567721f46ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9807686d78b4c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381d6de4c13d4ac2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479fedeebe924c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04df765924ca45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381d6de4c13d4ac2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e56d12acc0420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479fedeebe924c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...421 lines deleted...]
-          <x:t>0,400</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>0,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>