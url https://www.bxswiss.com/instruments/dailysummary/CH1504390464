--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b47740b47648be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6dd780086a14bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39cd75bbe78c4a8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28358f7f4fa4152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94944dc211394c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39cd75bbe78c4a8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf103ac347169402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28358f7f4fa4152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,088</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,086</x:t>
-[...409 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>