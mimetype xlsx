--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6dd780086a14bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293c4adfa9224e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28358f7f4fa4152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eaabb46572b4823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf103ac347169402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28358f7f4fa4152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9adeb5b6b484a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eaabb46572b4823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,166</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,158</x:t>
-[...97 lines deleted...]
-          <x:t>0,172</x:t>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,170</x:t>
-[...38 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>30.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,254</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>