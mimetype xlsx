--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293c4adfa9224e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2131ff00e9248e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eaabb46572b4823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df28ffac2c74b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9adeb5b6b484a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eaabb46572b4823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ce8fc11dd64747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df28ffac2c74b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,252</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,375</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>