--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2131ff00e9248e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89370a192e4e45d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df28ffac2c74b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ff2eee3bc744e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ce8fc11dd64747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df28ffac2c74b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831e50545b074b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ff2eee3bc744e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...11 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...43 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>