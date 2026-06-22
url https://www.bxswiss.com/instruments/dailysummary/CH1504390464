--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89370a192e4e45d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c14c27cd40417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ff2eee3bc744e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71db56e91f004b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831e50545b074b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ff2eee3bc744e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra443a763a2614c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71db56e91f004b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...21 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...53 lines deleted...]
-          <x:t>0,310</x:t>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,241</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
-[...16 lines deleted...]
-          <x:t>0,260</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,260</x:t>
-[...4 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>