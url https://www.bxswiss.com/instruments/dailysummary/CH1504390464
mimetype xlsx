--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c14c27cd40417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f6b1f056a44e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71db56e91f004b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63351dd5b13a4c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra443a763a2614c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71db56e91f004b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726f901ca96c42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63351dd5b13a4c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,300</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>