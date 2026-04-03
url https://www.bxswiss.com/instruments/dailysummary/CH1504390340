--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec2187f78ad4c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d3e4404d90456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e00f8916ac649a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb31b7c243fd749a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4456bcc57a14646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e00f8916ac649a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2500598819b14328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb31b7c243fd749a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,815</x:t>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...215 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>