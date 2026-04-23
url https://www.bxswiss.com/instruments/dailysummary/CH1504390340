--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d3e4404d90456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b754766d1548bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb31b7c243fd749a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab09dce6cde43a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2500598819b14328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb31b7c243fd749a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf9ab3292ca4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab09dce6cde43a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,660</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,635</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
-[...124 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,775</x:t>
-[...70 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...43 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>0,785</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>