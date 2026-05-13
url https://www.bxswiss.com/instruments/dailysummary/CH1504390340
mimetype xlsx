--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b754766d1548bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7697a192843453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab09dce6cde43a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R719ee60890114663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf9ab3292ca4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab09dce6cde43a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra82e5a57b94b4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R719ee60890114663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...418 lines deleted...]
-          <x:t>0,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...43 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>