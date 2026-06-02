--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7697a192843453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdf058d36774dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R719ee60890114663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bceb8478574ba3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra82e5a57b94b4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R719ee60890114663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a328189b124364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bceb8478574ba3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...16 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...16 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...43 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>0,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>