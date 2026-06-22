--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdf058d36774dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115c804914344243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bceb8478574ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d911ea5f9d64b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a328189b124364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bceb8478574ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c04339e3694e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d911ea5f9d64b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...43 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,246</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>