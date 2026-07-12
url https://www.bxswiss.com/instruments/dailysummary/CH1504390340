--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115c804914344243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7db1164164b41f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d911ea5f9d64b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b4f16c47f04c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c04339e3694e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d911ea5f9d64b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe09a0acbcaa44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b4f16c47f04c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,158</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>