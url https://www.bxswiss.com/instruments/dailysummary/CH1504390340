--- v8 (2026-07-12)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7db1164164b41f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21843c8ba1b84f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b4f16c47f04c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb32936043282480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe09a0acbcaa44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b4f16c47f04c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0e0bea35314548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb32936043282480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,089</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,087</x:t>
-[...43 lines deleted...]
-          <x:t>0,092</x:t>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,062</x:t>
-[...43 lines deleted...]
-          <x:t>0,057</x:t>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...4 lines deleted...]
-          <x:t>0,043</x:t>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,054</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>