--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21843c8ba1b84f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500343e2d123437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb32936043282480b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e61ede709c14234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0e0bea35314548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb32936043282480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0584d406c9d429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e61ede709c14234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,013</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,014</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,018</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,016</x:t>
-[...171 lines deleted...]
-          <x:t>0,011</x:t>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>