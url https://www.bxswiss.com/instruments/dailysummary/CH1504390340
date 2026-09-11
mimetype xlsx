--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500343e2d123437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f01d838398c4d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e61ede709c14234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20b15bbe8dc4e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0584d406c9d429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e61ede709c14234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42329fc7fc0147c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20b15bbe8dc4e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,014</x:t>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,014</x:t>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,011</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,012</x:t>
-[...151 lines deleted...]
-          <x:t>0,011</x:t>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...181 lines deleted...]
-          <x:t>0,008</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>