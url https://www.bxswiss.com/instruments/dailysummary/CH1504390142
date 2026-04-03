--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7571979979004398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb773e1d03b40cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9474bee984140c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R530a71c579964503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024ca2463be94e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9474bee984140c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b3f62aa2814b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R530a71c579964503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,091</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,086</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
-[...97 lines deleted...]
-          <x:t>0,071</x:t>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>