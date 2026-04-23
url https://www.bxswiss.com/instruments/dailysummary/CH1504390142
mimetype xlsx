--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb773e1d03b40cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106c365496df43cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R530a71c579964503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb372811c003e48c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b3f62aa2814b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R530a71c579964503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f574be9e4984328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb372811c003e48c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,062</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,056</x:t>
-[...33 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,053</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>30.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,039</x:t>
-[...80 lines deleted...]
-          <x:t>0,039</x:t>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>