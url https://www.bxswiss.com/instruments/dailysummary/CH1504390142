--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106c365496df43cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4e41de316b46db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb372811c003e48c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af2a68829fa4ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f574be9e4984328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb372811c003e48c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66e0f97b40c4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af2a68829fa4ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,039</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>