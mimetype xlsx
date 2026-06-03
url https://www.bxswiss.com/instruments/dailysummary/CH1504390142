--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4e41de316b46db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8adfebcbb24ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af2a68829fa4ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3153c40ea8ee4d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66e0f97b40c4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af2a68829fa4ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4a77e17d4c4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3153c40ea8ee4d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,030</x:t>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>0,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>