--- v7 (2026-06-03)
+++ v8 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8adfebcbb24ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1eec29ef5f400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3153c40ea8ee4d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re659cbcfdd394574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4a77e17d4c4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3153c40ea8ee4d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7cb1ef3fd514f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re659cbcfdd394574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,018</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,018</x:t>
+          <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,026</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,018</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,022</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,023</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>0,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>