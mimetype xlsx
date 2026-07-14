--- v8 (2026-06-24)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1eec29ef5f400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838dc5a1b7104226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re659cbcfdd394574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712b69e3c4b34693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7cb1ef3fd514f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re659cbcfdd394574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32ec296a07c4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712b69e3c4b34693" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,022</x:t>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>0,023</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>