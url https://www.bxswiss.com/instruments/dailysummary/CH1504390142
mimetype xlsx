--- v9 (2026-07-14)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838dc5a1b7104226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89afc07c0cf348df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712b69e3c4b34693"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51ed3a607e64c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32ec296a07c4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712b69e3c4b34693" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f3d88df6bdf4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51ed3a607e64c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,018</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>