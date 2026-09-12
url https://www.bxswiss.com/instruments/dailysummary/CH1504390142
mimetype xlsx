--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89afc07c0cf348df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b85b37d9c6246a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51ed3a607e64c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf68ee6e5a244aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f3d88df6bdf4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51ed3a607e64c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R012c15ac1a174074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf68ee6e5a244aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504390142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,645 +149,672 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,013</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,012</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>0,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,005</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,005</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,004</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,004</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>