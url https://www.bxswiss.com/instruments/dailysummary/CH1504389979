--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce61a14b220e46f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f120b7c24514b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e774c8b7a8840eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806e9cff1fe94a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5074696657e44c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e774c8b7a8840eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d28e672411b48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806e9cff1fe94a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...43 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,232</x:t>
-[...11 lines deleted...]
-          <x:t>0,170</x:t>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,148</x:t>
-[...355 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>