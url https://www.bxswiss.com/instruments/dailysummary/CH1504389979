--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f120b7c24514b54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375d19f1c8cc472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806e9cff1fe94a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffee9251bc734eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d28e672411b48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806e9cff1fe94a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R905276e8dbd546a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffee9251bc734eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,190</x:t>
-[...16 lines deleted...]
-          <x:t>0,246</x:t>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,244</x:t>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...414 lines deleted...]
-          <x:t>0,234</x:t>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>