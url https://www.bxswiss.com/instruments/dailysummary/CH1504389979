--- v4 (2026-04-24)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375d19f1c8cc472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90901d97100046e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffee9251bc734eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b37cf12b4d47c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R905276e8dbd546a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffee9251bc734eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41100321b2934b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b37cf12b4d47c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,218</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,248</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...117 lines deleted...]
-          <x:t>0,126</x:t>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>