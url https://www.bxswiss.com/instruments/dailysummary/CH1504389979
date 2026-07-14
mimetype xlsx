--- v5 (2026-06-23)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90901d97100046e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137cdce392764def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b37cf12b4d47c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a581cd45ea48db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41100321b2934b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b37cf12b4d47c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4df6153a6b42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a581cd45ea48db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...48 lines deleted...]
-          <x:t>0,290</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...178 lines deleted...]
-          <x:t>0,520</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...289 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>