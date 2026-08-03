--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137cdce392764def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fe0f5969754943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a581cd45ea48db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97742d89e3714a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4df6153a6b42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a581cd45ea48db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ba030789794bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97742d89e3714a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>