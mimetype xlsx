--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fe0f5969754943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381967366c364d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97742d89e3714a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d35831609d14b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ba030789794bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97742d89e3714a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e47326888f490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d35831609d14b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,520</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,130</x:t>
-[...6 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,158</x:t>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,111</x:t>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,113</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>0,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>