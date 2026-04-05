--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc0728cb49847b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd072f72ce0864c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e6b253144724ba1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ef1ced5aca451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4feb5135b44eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e6b253144724ba1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0568a204004a40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ef1ced5aca451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...43 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...43 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>23.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,253</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,222</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>0,355</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>