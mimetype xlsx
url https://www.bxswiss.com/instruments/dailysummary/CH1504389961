--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd072f72ce0864c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a79d0bdd5e74f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ef1ced5aca451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a40d9e5798c4a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0568a204004a40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ef1ced5aca451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426231e00db54b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a40d9e5798c4a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>0,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>