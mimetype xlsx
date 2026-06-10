--- v5 (2026-04-27)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a79d0bdd5e74f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69acd44b2b445c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a40d9e5798c4a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92825e4d214a47d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426231e00db54b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a40d9e5798c4a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa246d51d494076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92825e4d214a47d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...97 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...286 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...112 lines deleted...]
-          <x:t>0,186</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>