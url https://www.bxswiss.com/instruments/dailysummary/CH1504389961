--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69acd44b2b445c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ba48dac0d441e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92825e4d214a47d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re450a50a13b241e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa246d51d494076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92825e4d214a47d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87300570ba2244dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re450a50a13b241e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>