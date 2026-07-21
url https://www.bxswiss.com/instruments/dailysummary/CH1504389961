--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ba48dac0d441e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cfb7cc0c06b4b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re450a50a13b241e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5effdf7bac42fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87300570ba2244dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re450a50a13b241e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4473e5b26bf84f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5effdf7bac42fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,870</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,775</x:t>
-[...16 lines deleted...]
-          <x:t>0,680</x:t>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...11 lines deleted...]
-          <x:t>0,680</x:t>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,655</x:t>
-[...382 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>