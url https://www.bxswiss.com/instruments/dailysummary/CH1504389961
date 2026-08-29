--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cfb7cc0c06b4b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0264f8ece64082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5effdf7bac42fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61de9c18e9d463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4473e5b26bf84f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5effdf7bac42fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbea3c7148a484117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61de9c18e9d463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...468 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,192</x:t>
-[...16 lines deleted...]
-          <x:t>0,230</x:t>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,167</x:t>
-[...4 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,138</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>