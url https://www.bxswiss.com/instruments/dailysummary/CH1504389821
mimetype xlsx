--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16517844d5e94809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfcac937b1c3442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30396e30643a4cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d2728787e44675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f2c2c807fd4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30396e30643a4cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04dbc03356d4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d2728787e44675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,945</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>0,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>