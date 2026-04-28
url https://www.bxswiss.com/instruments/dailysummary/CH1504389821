--- v5 (2026-04-07)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfcac937b1c3442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978d1bf9b6b94ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d2728787e44675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc09784365474218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04dbc03356d4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d2728787e44675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea228edd8b6b4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc09784365474218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,845</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,825</x:t>
-[...291 lines deleted...]
-          <x:t>0,845</x:t>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,765</x:t>
-[...102 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>