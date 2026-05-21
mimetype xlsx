--- v6 (2026-04-28)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978d1bf9b6b94ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8592f00b92d54381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc09784365474218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34cd8927c3344fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea228edd8b6b4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc09784365474218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59e62951efa4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34cd8927c3344fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,100</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...11 lines deleted...]
-          <x:t>1,115</x:t>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...301 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>