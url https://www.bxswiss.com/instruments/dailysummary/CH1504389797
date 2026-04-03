--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6173c7393c724535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e14117870d4415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a0951cc3be5494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d14b0edc024d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e5b3a69163441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a0951cc3be5494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78da20dea874330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d14b0edc024d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...11 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...26 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...494 lines deleted...]
-          <x:t>0,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...4 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>