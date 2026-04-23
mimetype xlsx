--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e14117870d4415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6431ed39c3da423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d14b0edc024d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd180732986954c1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78da20dea874330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d14b0edc024d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe35872d77a441f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd180732986954c1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...11 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,535</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...112 lines deleted...]
-          <x:t>0,615</x:t>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>0,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>