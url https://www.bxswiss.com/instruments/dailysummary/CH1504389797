--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6431ed39c3da423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a1e646cb114847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd180732986954c1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aff0acfb6254806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe35872d77a441f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd180732986954c1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cfb60aa9a424a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aff0acfb6254806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...249 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...274 lines deleted...]
-          <x:t>0,645</x:t>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>