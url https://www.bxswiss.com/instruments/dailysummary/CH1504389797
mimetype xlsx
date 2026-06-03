--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a1e646cb114847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9659de4b4464029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aff0acfb6254806"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9620b651a1f64057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cfb60aa9a424a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aff0acfb6254806" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e47a425099045ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9620b651a1f64057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...6 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...16 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>