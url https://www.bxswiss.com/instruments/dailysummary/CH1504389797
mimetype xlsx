--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9659de4b4464029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20669f4e8cd54605" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9620b651a1f64057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32b04fa8a8143eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e47a425099045ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9620b651a1f64057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4a76950bb44658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32b04fa8a8143eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,605</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>0,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>