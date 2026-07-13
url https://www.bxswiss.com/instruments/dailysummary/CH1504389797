--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20669f4e8cd54605" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2fc992854d24bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32b04fa8a8143eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46724d282bf4b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4a76950bb44658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32b04fa8a8143eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd84b8aa200d4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46724d282bf4b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...43 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>