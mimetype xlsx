--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2fc992854d24bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a97c52b2b5a4dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46724d282bf4b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c66da72e30d4e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd84b8aa200d4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46724d282bf4b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7596cd14c844036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c66da72e30d4e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,250</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,228</x:t>
-[...6 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,220</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,228</x:t>
-[...4 lines deleted...]
-          <x:t>0,194</x:t>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,207</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>0,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>