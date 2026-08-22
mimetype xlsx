--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a97c52b2b5a4dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3266e97ee975401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c66da72e30d4e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5ce0d6e13d4cd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7596cd14c844036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c66da72e30d4e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15507399cb8448a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5ce0d6e13d4cd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,153</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,151</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,156</x:t>
-[...522 lines deleted...]
-          <x:t>0,160</x:t>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>