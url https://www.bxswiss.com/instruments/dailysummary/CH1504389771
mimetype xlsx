--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c6b433407642f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9354a566620d47d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f24a5da3e944cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a61479a4584610"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87fdc13489f74838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f24a5da3e944cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebbdc34d65164ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a61479a4584610" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,510</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...566 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>