--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9354a566620d47d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693f2e59c4694c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a61479a4584610"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932026ee340e47d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebbdc34d65164ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a61479a4584610" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423db856ff1a4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932026ee340e47d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>