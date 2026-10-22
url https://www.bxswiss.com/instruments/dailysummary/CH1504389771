--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693f2e59c4694c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29a0ac660374d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932026ee340e47d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944d94ac69494010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423db856ff1a4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932026ee340e47d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2210b849bf4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944d94ac69494010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,156</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>16.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,186</x:t>
-[...306 lines deleted...]
-          <x:t>0,138</x:t>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>