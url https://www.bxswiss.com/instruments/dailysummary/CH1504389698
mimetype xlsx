--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c85eb468474361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c46ea17f834909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2361c23129847a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79bd1105857a4c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf428c32f47724915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2361c23129847a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcff7d8000e9c460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79bd1105857a4c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...409 lines deleted...]
-          <x:t>0,150</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,152</x:t>
-[...193 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>