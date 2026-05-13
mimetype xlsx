--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c46ea17f834909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e735a0ff52f41e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79bd1105857a4c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4214f872ae644eb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcff7d8000e9c460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79bd1105857a4c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R856bc7b01604418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4214f872ae644eb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...33 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>0,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>