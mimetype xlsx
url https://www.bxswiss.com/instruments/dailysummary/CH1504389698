--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e735a0ff52f41e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df15ad9dfeb4de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4214f872ae644eb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e9a9c69c8a47c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R856bc7b01604418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4214f872ae644eb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194c415530fb4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e9a9c69c8a47c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,174</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,189</x:t>
-[...350 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>