--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df15ad9dfeb4de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2573d2831142fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e9a9c69c8a47c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c988884b184de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194c415530fb4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e9a9c69c8a47c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R336d079adc26436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c988884b184de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,181</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,176</x:t>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>08.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,166</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,188</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>