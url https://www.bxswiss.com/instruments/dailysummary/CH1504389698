--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2573d2831142fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7e2c873ddc49b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c988884b184de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ed3efd64b4412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R336d079adc26436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c988884b184de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R115d28538cf74b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ed3efd64b4412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,176</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>