--- v8 (2026-07-12)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7e2c873ddc49b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8799f2c8b5d45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ed3efd64b4412e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b1c31ff4fe4f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R115d28538cf74b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ed3efd64b4412e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R689f68f4eb2d4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b1c31ff4fe4f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,153</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,146</x:t>
-[...21 lines deleted...]
-          <x:t>0,119</x:t>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,123</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...21 lines deleted...]
-          <x:t>0,126</x:t>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,110</x:t>
-[...431 lines deleted...]
-          <x:t>0,136</x:t>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>