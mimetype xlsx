--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8799f2c8b5d45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref96a8105876461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b1c31ff4fe4f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd2d874e0749447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R689f68f4eb2d4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b1c31ff4fe4f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R663452f0793a4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd2d874e0749447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>