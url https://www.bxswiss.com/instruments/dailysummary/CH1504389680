--- v3 (2026-03-14)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8324e1d0caf5459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fbe57122824f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c198b96e0c44c1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R690c93995e4841cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7599947aed764874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c198b96e0c44c1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c725e32ce29441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R690c93995e4841cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...473 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,300</x:t>
-[...21 lines deleted...]
-          <x:t>0,254</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,300</x:t>
-[...53 lines deleted...]
-          <x:t>0,266</x:t>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>