--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fbe57122824f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b3fdd0c6424cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R690c93995e4841cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb56f5ab403d1482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c725e32ce29441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R690c93995e4841cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c71ce721264675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb56f5ab403d1482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,229</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,203</x:t>
-[...11 lines deleted...]
-          <x:t>0,242</x:t>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,218</x:t>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,194</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>