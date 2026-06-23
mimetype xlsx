--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b3fdd0c6424cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a419a69b4f94256" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb56f5ab403d1482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b8a60f8f6d4f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c71ce721264675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb56f5ab403d1482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd119f64577488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b8a60f8f6d4f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...168 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...4 lines deleted...]
-          <x:t>0,212</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...264 lines deleted...]
-          <x:t>0,154</x:t>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>