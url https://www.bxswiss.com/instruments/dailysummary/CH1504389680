--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a419a69b4f94256" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146f353ed773499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b8a60f8f6d4f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6690da564b64724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd119f64577488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b8a60f8f6d4f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca8cc10eb924677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6690da564b64724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,236</x:t>
-[...70 lines deleted...]
-          <x:t>0,236</x:t>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,189</x:t>
-[...97 lines deleted...]
-          <x:t>0,192</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,163</x:t>
-[...198 lines deleted...]
-          <x:t>0,140</x:t>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>