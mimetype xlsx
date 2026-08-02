--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146f353ed773499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3249a39949ac49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6690da564b64724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e4835203404273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca8cc10eb924677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6690da564b64724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ac13bbc1864d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e4835203404273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,128</x:t>
-[...134 lines deleted...]
-          <x:t>0,162</x:t>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,132</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>