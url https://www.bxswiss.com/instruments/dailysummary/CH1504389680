--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3249a39949ac49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3160f743e3e4162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e4835203404273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f9843be32be4972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ac13bbc1864d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e4835203404273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a72bb324404658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f9843be32be4972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,171</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>