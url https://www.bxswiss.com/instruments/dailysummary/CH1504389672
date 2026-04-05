--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64ac78341874951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f82032d18684fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25955bd26d04597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4dcdd7481544be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844e3a962a224826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25955bd26d04597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re41c592d4f6b446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4dcdd7481544be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>