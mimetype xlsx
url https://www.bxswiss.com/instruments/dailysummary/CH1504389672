--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f82032d18684fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef5e080b17e4866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4dcdd7481544be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dfd522d8d91442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re41c592d4f6b446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4dcdd7481544be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f446587dacb4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dfd522d8d91442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,390</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...43 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,390</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
-        </x:is>
-[...182 lines deleted...]
-          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>