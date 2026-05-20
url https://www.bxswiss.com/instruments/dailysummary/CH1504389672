--- v4 (2026-04-26)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef5e080b17e4866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac062240226c41c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dfd522d8d91442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea424785a6746de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f446587dacb4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dfd522d8d91442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c22247bd084e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea424785a6746de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...522 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>