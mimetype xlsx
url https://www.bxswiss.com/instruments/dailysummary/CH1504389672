--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac062240226c41c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbd4438180a4073" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea424785a6746de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60714f03a5c24df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c22247bd084e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea424785a6746de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabaec3bb787b4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60714f03a5c24df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,380</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,360</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...404 lines deleted...]
-          <x:t>0,290</x:t>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>