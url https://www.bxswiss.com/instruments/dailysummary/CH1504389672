--- v6 (2026-06-10)
+++ v7 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbd4438180a4073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50048977ca14a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60714f03a5c24df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1c95c626f3445ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabaec3bb787b4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60714f03a5c24df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa6cc379c0843da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1c95c626f3445ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,300</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,290</x:t>
-[...92 lines deleted...]
-          <x:t>0,290</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,310</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,248</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,238</x:t>
-[...53 lines deleted...]
-          <x:t>0,231</x:t>
+          <x:t>0,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>