--- v7 (2026-07-20)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50048977ca14a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5451b7083d8447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1c95c626f3445ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cefd26338214c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa6cc379c0843da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1c95c626f3445ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31512cfc07344cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cefd26338214c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,260</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>