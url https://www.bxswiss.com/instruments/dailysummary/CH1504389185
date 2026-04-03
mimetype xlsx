--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2111e90512d4166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300275a8d33242bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ead9b6614a4a4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82960bfd39594766"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8c098c5888419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ead9b6614a4a4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644af0ba521c439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82960bfd39594766" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,184</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>