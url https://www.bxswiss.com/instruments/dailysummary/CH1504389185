--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300275a8d33242bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab8b3100f594702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82960bfd39594766"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e7d09696be4196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644af0ba521c439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82960bfd39594766" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3a6d5a61254a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e7d09696be4196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,198</x:t>
-[...620 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>