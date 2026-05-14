--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab8b3100f594702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfad3986d7842c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e7d09696be4196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22aba907efd4972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3a6d5a61254a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e7d09696be4196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a979ee926e45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22aba907efd4972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...43 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>01.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...53 lines deleted...]
-          <x:t>0,228</x:t>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>09.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,220</x:t>
+          <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,212</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,208</x:t>
-[...102 lines deleted...]
-          <x:t>0,180</x:t>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>