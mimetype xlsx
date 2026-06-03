--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfad3986d7842c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f5fd0a6ee743ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22aba907efd4972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73be71f5f7684ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a979ee926e45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22aba907efd4972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca66b526e894cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73be71f5f7684ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,212</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,208</x:t>
-[...172 lines deleted...]
-        <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,224</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>0,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>