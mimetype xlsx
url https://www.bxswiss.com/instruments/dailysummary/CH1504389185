--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f5fd0a6ee743ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref12107c3d7d416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73be71f5f7684ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac822379ae68462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca66b526e894cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73be71f5f7684ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f3af1cce804bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac822379ae68462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,248</x:t>
-[...517 lines deleted...]
-          <x:t>0,232</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>