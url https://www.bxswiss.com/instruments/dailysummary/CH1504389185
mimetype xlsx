--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref12107c3d7d416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re477a28d12324244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac822379ae68462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7058bf5b4a3c43d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f3af1cce804bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac822379ae68462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb21b7c69eb3749ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7058bf5b4a3c43d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,300</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>