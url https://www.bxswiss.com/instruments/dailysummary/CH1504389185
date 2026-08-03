--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re477a28d12324244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4544aaa9b845f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7058bf5b4a3c43d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d8ce658adb452f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb21b7c69eb3749ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7058bf5b4a3c43d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75991df74a994190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d8ce658adb452f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...16 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...4 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...97 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...6 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...119 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
-[...16 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
-[...36 lines deleted...]
-          <x:t>0,605</x:t>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>