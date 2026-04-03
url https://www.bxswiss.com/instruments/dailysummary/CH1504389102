--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c26fcce65e4a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc668b17caa940b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b60337aeb92400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c791921d377451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30044dc99e214c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b60337aeb92400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d0c0574a02f49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c791921d377451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,465</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,385</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>1,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>