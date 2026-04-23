--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc668b17caa940b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a674e47eb574a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c791921d377451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994b34ecc6eb49aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d0c0574a02f49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c791921d377451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b4fc8f5b8144b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994b34ecc6eb49aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,645</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>1,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>2,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>