--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a674e47eb574a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf810eca0bb7464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994b34ecc6eb49aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ce84b0d449483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b4fc8f5b8144b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994b34ecc6eb49aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818eb2fc07374c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ce84b0d449483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,855</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>