--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf810eca0bb7464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ecf413fd534b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ce84b0d449483a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a85d2a29714b92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818eb2fc07374c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ce84b0d449483a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R063705505c924496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a85d2a29714b92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,545</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,465</x:t>
-[...60 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,465</x:t>
-[...107 lines deleted...]
-          <x:t>1,405</x:t>
+          <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>1,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,075</x:t>
-[...139 lines deleted...]
-          <x:t>0,995</x:t>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>