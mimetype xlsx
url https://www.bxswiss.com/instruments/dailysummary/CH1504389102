--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ecf413fd534b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e943be9e7554894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a85d2a29714b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e53a652f76465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R063705505c924496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a85d2a29714b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ce1748f8504a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e53a652f76465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,400</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>1,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,075</x:t>
-[...183 lines deleted...]
-          <x:t>1,285</x:t>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,180</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,265</x:t>
-[...193 lines deleted...]
-          <x:t>1,155</x:t>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>