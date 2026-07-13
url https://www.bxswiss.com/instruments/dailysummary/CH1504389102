--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e943be9e7554894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06459d82e5a34e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e53a652f76465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R213ba63a5db4467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ce1748f8504a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e53a652f76465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d368f5976714683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R213ba63a5db4467c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,820</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>1,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>