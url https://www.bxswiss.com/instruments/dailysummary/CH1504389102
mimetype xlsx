--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06459d82e5a34e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89f940267024780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R213ba63a5db4467c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf51e744ac464597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d368f5976714683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R213ba63a5db4467c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fadf9e9ae0644d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf51e744ac464597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,965</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>1,875</x:t>
-        </x:is>
-[...489 lines deleted...]
-          <x:t>1,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>