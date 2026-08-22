--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89f940267024780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5047e64f37ac4d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf51e744ac464597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7591c03b84a49c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fadf9e9ae0644d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf51e744ac464597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae4ae4c2b5543a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7591c03b84a49c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,920</x:t>
-[...4 lines deleted...]
-          <x:t>1,870</x:t>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,035</x:t>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,970</x:t>
-[...161 lines deleted...]
-          <x:t>2,045</x:t>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>