--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re846f84683194280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40a832ad1b442b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7893cf80217b4a23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a725b9f7d354afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R445e64b173074906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7893cf80217b4a23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb924975dd7e54011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a725b9f7d354afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,375</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,425</x:t>
-[...6 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,405</x:t>
-[...134 lines deleted...]
-          <x:t>1,295</x:t>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>1,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>