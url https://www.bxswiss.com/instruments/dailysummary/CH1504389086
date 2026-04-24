--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40a832ad1b442b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3a6c39fc1b4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a725b9f7d354afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0805429b83b44c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb924975dd7e54011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a725b9f7d354afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c745492c19d4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0805429b83b44c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,150</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,165</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,155</x:t>
-        </x:is>
-[...489 lines deleted...]
-          <x:t>0,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>