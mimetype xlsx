--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3a6c39fc1b4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b05a8e5971a446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0805429b83b44c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5674d615cda84a07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c745492c19d4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0805429b83b44c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e6b67b1f044b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5674d615cda84a07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,920</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,895</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>0,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,825</x:t>
-[...43 lines deleted...]
-          <x:t>1,275</x:t>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,235</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,185</x:t>
-[...85 lines deleted...]
-          <x:t>1,155</x:t>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>