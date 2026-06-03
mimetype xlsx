--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b05a8e5971a446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4441270402d24ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5674d615cda84a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ea8216951f7406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e6b67b1f044b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5674d615cda84a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1833bf7868b494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ea8216951f7406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,275</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,390</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>1,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,885</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,755</x:t>
-[...92 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>1,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>2,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>