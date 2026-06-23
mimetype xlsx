--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4441270402d24ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471897d27b4d40cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ea8216951f7406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e32b65090a4cf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1833bf7868b494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ea8216951f7406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f32320f9ee34ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e32b65090a4cf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,385</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,335</x:t>
-[...539 lines deleted...]
-          <x:t>1,915</x:t>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>