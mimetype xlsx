--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471897d27b4d40cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74068f8ae4fc4dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e32b65090a4cf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b41c2b5c2840de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f32320f9ee34ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e32b65090a4cf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4444700006c240f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b41c2b5c2840de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,970</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>