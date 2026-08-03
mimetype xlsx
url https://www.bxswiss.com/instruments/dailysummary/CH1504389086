--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74068f8ae4fc4dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50def60d9df94fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b41c2b5c2840de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49384e038da49b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4444700006c240f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b41c2b5c2840de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0a828da2d04dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49384e038da49b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,875</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,805</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,725</x:t>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...306 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>