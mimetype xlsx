--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50def60d9df94fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c4658163914573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49384e038da49b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1d65feea5f499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0a828da2d04dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49384e038da49b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93f0ce95faf74735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1d65feea5f499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,635</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...6 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,725</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...70 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...48 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,450</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...21 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>