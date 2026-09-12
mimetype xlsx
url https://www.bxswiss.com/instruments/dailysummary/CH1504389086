--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c4658163914573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848ab09bf16348c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1d65feea5f499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f927bb378b449ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93f0ce95faf74735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1d65feea5f499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f32bcb624b469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f927bb378b449ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>