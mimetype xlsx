--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebac33cff11e4750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8051e0a28d294236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ce8d5b023f44c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f746ebfa794e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e7e5a9afdb4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ce8d5b023f44c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R981c224e378d452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f746ebfa794e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>1,945</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,005</x:t>
-[...38 lines deleted...]
-          <x:t>1,785</x:t>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,675</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...154 lines deleted...]
-          <x:t>2,005</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>