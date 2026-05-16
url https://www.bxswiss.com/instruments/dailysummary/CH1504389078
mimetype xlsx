--- v4 (2026-04-05)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8051e0a28d294236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2073741f924bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f746ebfa794e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1885b784d3d4e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R981c224e378d452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f746ebfa794e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0727cb8acce94fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1885b784d3d4e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,840</x:t>
-[...97 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,155</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>1,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>