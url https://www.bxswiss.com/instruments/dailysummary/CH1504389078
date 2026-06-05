--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2073741f924bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b64a8c551c457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1885b784d3d4e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190ea737b4c94cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0727cb8acce94fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1885b784d3d4e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90d9a6f1e0f45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190ea737b4c94cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,890</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,775</x:t>
-[...291 lines deleted...]
-          <x:t>2,630</x:t>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,625</x:t>
-[...6 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>2,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>