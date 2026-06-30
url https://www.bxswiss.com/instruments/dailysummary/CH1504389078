--- v6 (2026-06-05)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b64a8c551c457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6566c4dc25b425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190ea737b4c94cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4e0fffac694126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90d9a6f1e0f45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190ea737b4c94cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1ec20dceb94f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4e0fffac694126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,630</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,625</x:t>
-[...6 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...472 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,445</x:t>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>