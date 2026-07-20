--- v7 (2026-06-30)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6566c4dc25b425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb224c366274488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4e0fffac694126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69319254a6574146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1ec20dceb94f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4e0fffac694126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5057c8f573a24111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69319254a6574146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>1,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...80 lines deleted...]
-          <x:t>1,125</x:t>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>