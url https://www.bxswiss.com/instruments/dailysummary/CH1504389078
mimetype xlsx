--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb224c366274488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24cfa7368db4ac8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69319254a6574146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29fd02277a084f59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5057c8f573a24111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69319254a6574146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc79cd6a800044f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29fd02277a084f59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504389078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,155</x:t>
-[...522 lines deleted...]
-          <x:t>1,065</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>