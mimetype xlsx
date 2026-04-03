--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ada15f45b264113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93728d311caf4bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c07f9fd8a5c4d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f488471c900494f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe4cd63fe124830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c07f9fd8a5c4d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2354917aba194425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f488471c900494f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,224</x:t>
-[...4 lines deleted...]
-          <x:t>0,196</x:t>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>