--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93728d311caf4bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R087970ec83c04ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f488471c900494f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b9f73b2c874896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2354917aba194425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f488471c900494f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccb7b14877c49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b9f73b2c874896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,340</x:t>
-[...178 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...249 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...92 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>0,188</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>