--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R087970ec83c04ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e37fd19ebd48da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b9f73b2c874896"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4830000f314a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccb7b14877c49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b9f73b2c874896" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab3c1906568453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4830000f314a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...92 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>0,163</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,162</x:t>
-[...4 lines deleted...]
-          <x:t>0,131</x:t>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,171</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,168</x:t>
-[...80 lines deleted...]
-          <x:t>0,162</x:t>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>