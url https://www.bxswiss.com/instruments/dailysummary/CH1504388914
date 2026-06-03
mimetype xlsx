--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e37fd19ebd48da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994a2d7a78f54cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4830000f314a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6dbaea1688046fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab3c1906568453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4830000f314a2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9da17d9becc4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6dbaea1688046fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,162</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,169</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>0,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>