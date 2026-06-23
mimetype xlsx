--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994a2d7a78f54cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e9b4db28a34069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6dbaea1688046fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2a0c820fb44d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9da17d9becc4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6dbaea1688046fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R120b54ee03c1453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2a0c820fb44d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>0,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...193 lines deleted...]
-          <x:t>0,153</x:t>
+          <x:t>0,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>