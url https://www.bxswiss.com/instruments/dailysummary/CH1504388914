--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e9b4db28a34069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425c14d57eb34fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2a0c820fb44d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ece1eb587ea49ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R120b54ee03c1453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2a0c820fb44d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126f063e6ec744c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ece1eb587ea49ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,114</x:t>
-[...16 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,098</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,106</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,102</x:t>
-[...431 lines deleted...]
-          <x:t>0,138</x:t>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>