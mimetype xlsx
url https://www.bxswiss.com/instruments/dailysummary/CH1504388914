--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425c14d57eb34fbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6c06e501034649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ece1eb587ea49ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988c19b1f29246a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126f063e6ec744c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ece1eb587ea49ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82f51a401294ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988c19b1f29246a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...43 lines deleted...]
-          <x:t>0,084</x:t>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,072</x:t>
-[...16 lines deleted...]
-          <x:t>0,073</x:t>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,071</x:t>
-[...171 lines deleted...]
-          <x:t>0,077</x:t>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>