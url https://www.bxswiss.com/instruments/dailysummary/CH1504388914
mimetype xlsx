--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6c06e501034649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b711df2619445a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988c19b1f29246a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6a2440432d54884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82f51a401294ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988c19b1f29246a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R353cfb08c78e454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6a2440432d54884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,073</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...21 lines deleted...]
-          <x:t>0,074</x:t>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,064</x:t>
-[...16 lines deleted...]
-          <x:t>0,068</x:t>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,068</x:t>
-[...286 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,058</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,058</x:t>
-[...129 lines deleted...]
-          <x:t>0,036</x:t>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>31.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,049</x:t>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,049</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>