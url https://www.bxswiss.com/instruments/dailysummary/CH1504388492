--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b88854986e41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6738f90393ce43ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b582085264a4c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b35a91c05c3427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd549bdb050034bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b582085264a4c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612145651db24580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b35a91c05c3427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...16 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,244</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...16 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...4 lines deleted...]
-          <x:t>0,232</x:t>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>0,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>