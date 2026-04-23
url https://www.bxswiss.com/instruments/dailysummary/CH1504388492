--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6738f90393ce43ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977af0f5cf984f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b35a91c05c3427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1adb46010c104614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612145651db24580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b35a91c05c3427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce551ae3c2154ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1adb46010c104614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...16 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...6 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...441 lines deleted...]
-          <x:t>0,206</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>