--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977af0f5cf984f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a73cdccd5f0491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1adb46010c104614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8db46392a44458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce551ae3c2154ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1adb46010c104614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b1090a83ae465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8db46392a44458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...16 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>