--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a73cdccd5f0491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R783039f5b54640ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8db46392a44458"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55edd5dc48ca4a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b1090a83ae465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8db46392a44458" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf56a7cf577045e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55edd5dc48ca4a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
-[...301 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>