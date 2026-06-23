--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R783039f5b54640ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255eadff1480474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55edd5dc48ca4a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd95d28a86334f3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf56a7cf577045e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55edd5dc48ca4a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbafaa0821715446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd95d28a86334f3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,635</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,635</x:t>
-[...431 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>