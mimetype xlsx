--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255eadff1480474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R087fdaef7dcf43e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd95d28a86334f3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e5c60bb3b8438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbafaa0821715446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd95d28a86334f3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a230de45604b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e5c60bb3b8438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,605</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...205 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...200 lines deleted...]
-          <x:t>0,400</x:t>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>0,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>