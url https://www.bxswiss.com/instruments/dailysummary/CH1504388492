--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R087fdaef7dcf43e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0fe1f3fd0a4085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e5c60bb3b8438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10b208c7fa14edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a230de45604b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e5c60bb3b8438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb080b380a7c243c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10b208c7fa14edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...16 lines deleted...]
-          <x:t>0,420</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...237 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>0,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>