--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0fe1f3fd0a4085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a8b786d1e24711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10b208c7fa14edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba24f51358d4aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb080b380a7c243c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10b208c7fa14edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7824c457cb954a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba24f51358d4aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...16 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...458 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>