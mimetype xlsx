--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9616a10ed0d64089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f092f1e48b42f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef34f429f254102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d118f3ad364d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81464096e5ec4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef34f429f254102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fb9f6623d54862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d118f3ad364d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>0,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...296 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>