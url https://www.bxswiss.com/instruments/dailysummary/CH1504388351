--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f092f1e48b42f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d258e3952c49f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d118f3ad364d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8141407e367242dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fb9f6623d54862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d118f3ad364d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85cbaa2a37a4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8141407e367242dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,885</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
-[...31 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,745</x:t>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,660</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...16 lines deleted...]
-          <x:t>0,645</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...134 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>