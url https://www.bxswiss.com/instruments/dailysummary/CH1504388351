--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d258e3952c49f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re490e3834a6e4be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8141407e367242dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4115cb9df24359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85cbaa2a37a4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8141407e367242dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26c2380e61de4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4115cb9df24359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,660</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...16 lines deleted...]
-          <x:t>0,645</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...307 lines deleted...]
-        <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>