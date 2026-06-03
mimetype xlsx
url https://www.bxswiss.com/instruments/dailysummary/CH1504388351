--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re490e3834a6e4be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98e6d56e5304382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4115cb9df24359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37635af8a6694849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26c2380e61de4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4115cb9df24359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a905b3f49e6450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37635af8a6694849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>