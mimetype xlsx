--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98e6d56e5304382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra052b845e1654423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37635af8a6694849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff83d6af00bc4482"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a905b3f49e6450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37635af8a6694849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R720f0dc752744632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff83d6af00bc4482" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>