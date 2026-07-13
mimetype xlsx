--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra052b845e1654423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9221846071e4eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff83d6af00bc4482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dff213f97ed4599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R720f0dc752744632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff83d6af00bc4482" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08d08c27d0947dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dff213f97ed4599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...48 lines deleted...]
-          <x:t>0,234</x:t>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,221</x:t>
-[...11 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,243</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...21 lines deleted...]
-          <x:t>0,191</x:t>
+          <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>0,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>