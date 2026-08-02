--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9221846071e4eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9575fa71eff24d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dff213f97ed4599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raccadc95c58e44f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08d08c27d0947dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dff213f97ed4599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9e3ab4c19346ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raccadc95c58e44f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,213</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,161</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>0,188</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>0,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>