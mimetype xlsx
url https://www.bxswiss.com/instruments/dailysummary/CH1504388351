--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9575fa71eff24d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e06dceb8dc14267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raccadc95c58e44f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d30cd930a154595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9e3ab4c19346ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raccadc95c58e44f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3173391977c94d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d30cd930a154595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,161</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
-[...21 lines deleted...]
-          <x:t>0,192</x:t>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,184</x:t>
-[...566 lines deleted...]
-          <x:t>0,188</x:t>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>