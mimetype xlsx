--- v0 (2026-01-10)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1544305733184423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f06bc4efb34282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ab5c4988e634700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf475df8d790f4d8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bdf27fa60414b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ab5c4988e634700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a2f70500cea4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf475df8d790f4d8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.12.2025</x:t>
-[...9 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...6 lines deleted...]
-          <x:t>10.12.2025</x:t>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>