--- v1 (2026-04-03)
+++ v2 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f06bc4efb34282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00e9be912624eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf475df8d790f4d8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43de8d0245dc4b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a2f70500cea4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf475df8d790f4d8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154871fb97da4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43de8d0245dc4b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>