--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00e9be912624eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6593617d2524d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43de8d0245dc4b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85a602e25e754846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154871fb97da4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43de8d0245dc4b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda5c2b4605b84075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85a602e25e754846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,035</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>27.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>1,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,145</x:t>
-[...205 lines deleted...]
-          <x:t>1,370</x:t>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>