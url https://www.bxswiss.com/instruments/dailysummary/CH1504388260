--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra254e85cefb94a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbeaf21771ba4e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6dd392ccbb34fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb848bb30398c433c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R675c9709dd0648be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6dd392ccbb34fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b4e00d7a7345e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb848bb30398c433c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Also Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,024</x:t>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,019</x:t>
-[...485 lines deleted...]
-          <x:t>0,021</x:t>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>