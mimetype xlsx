--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbeaf21771ba4e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac3e04433934d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb848bb30398c433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re168206202b74160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b4e00d7a7345e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb848bb30398c433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R837cfd160ad44d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re168206202b74160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Also Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,036</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
-[...33 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,032</x:t>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
-[...200 lines deleted...]
-          <x:t>0,020</x:t>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,019</x:t>
-[...301 lines deleted...]
-          <x:t>0,011</x:t>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>