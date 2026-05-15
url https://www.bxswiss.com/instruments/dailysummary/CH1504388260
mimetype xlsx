--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac3e04433934d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e727dc369d2402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re168206202b74160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86092d1bf97b42f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R837cfd160ad44d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re168206202b74160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891768a580064d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86092d1bf97b42f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Also Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,011</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,009</x:t>
-[...259 lines deleted...]
-          <x:t>0,010</x:t>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,010</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,012</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,019</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>