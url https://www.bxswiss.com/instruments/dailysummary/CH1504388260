--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e727dc369d2402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0a132ed8ff4777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86092d1bf97b42f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0068ab9e480432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891768a580064d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86092d1bf97b42f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb34d42a8d84c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0068ab9e480432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Also Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,023</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,023</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,030</x:t>
-[...26 lines deleted...]
-          <x:t>0,030</x:t>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,028</x:t>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,027</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>