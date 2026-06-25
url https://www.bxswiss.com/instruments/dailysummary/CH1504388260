--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0a132ed8ff4777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd94b5a736e46b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0068ab9e480432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3085f20a83a45ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb34d42a8d84c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0068ab9e480432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30af10e9d1c43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3085f20a83a45ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Also Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,046</x:t>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,046</x:t>
-[...16 lines deleted...]
-          <x:t>0,040</x:t>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,040</x:t>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,050</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,083</x:t>
-[...4 lines deleted...]
-          <x:t>0,089</x:t>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>