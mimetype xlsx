--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd94b5a736e46b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b48590dc084ed1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3085f20a83a45ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf597c3d0c0544d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30af10e9d1c43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3085f20a83a45ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0f66dac2ba4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf597c3d0c0544d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Also Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...102 lines deleted...]
-          <x:t>0,080</x:t>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,074</x:t>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,120</x:t>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,083</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,083</x:t>
-[...43 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,073</x:t>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,092</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>