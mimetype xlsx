--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b48590dc084ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7d5c272a7e4c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf597c3d0c0544d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab6aea55db24434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0f66dac2ba4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf597c3d0c0544d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec097ccf53fa4421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab6aea55db24434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Also Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,087</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,079</x:t>
-[...16 lines deleted...]
-          <x:t>0,079</x:t>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...11 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,093</x:t>
-[...4 lines deleted...]
-          <x:t>0,078</x:t>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...43 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,074</x:t>
-[...414 lines deleted...]
-          <x:t>0,110</x:t>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>