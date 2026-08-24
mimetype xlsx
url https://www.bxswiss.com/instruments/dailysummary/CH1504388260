--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7d5c272a7e4c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310dc96429a34c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab6aea55db24434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c22ad20fa7431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec097ccf53fa4421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab6aea55db24434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a07387b6144a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c22ad20fa7431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Also Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,119</x:t>
-[...301 lines deleted...]
-          <x:t>0,051</x:t>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,054</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>0,061</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>