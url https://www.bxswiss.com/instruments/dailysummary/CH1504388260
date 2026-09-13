--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310dc96429a34c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363105cda7384356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c22ad20fa7431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c27bcfb85d14bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a07387b6144a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c22ad20fa7431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc4097c98f34f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c27bcfb85d14bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Also Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504388260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,043</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,046</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,043</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,033</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>