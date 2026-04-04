--- v3 (2026-03-15)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e21f1a7e864eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafcbf82e16bf4a65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94653c1fb19c4449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1e4c9fa2574c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b5e73b40de49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94653c1fb19c4449" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee3dfb0eaee4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1e4c9fa2574c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Super Micro Computer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504385654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...512 lines deleted...]
-          <x:t>0,250</x:t>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>