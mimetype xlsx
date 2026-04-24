--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafcbf82e16bf4a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a86b45800b4398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1e4c9fa2574c9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46cbc66cd2a848f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee3dfb0eaee4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1e4c9fa2574c9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7455099af14c40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46cbc66cd2a848f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Super Micro Computer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504385654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,099</x:t>
-[...252 lines deleted...]
-          <x:t>0,069</x:t>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>