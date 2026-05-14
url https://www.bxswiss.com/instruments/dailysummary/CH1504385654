--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a86b45800b4398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c84c2818644164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46cbc66cd2a848f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3475484152dd4f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7455099af14c40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46cbc66cd2a848f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a0ac6266804df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3475484152dd4f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Super Micro Computer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504385654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,100</x:t>
-[...21 lines deleted...]
-          <x:t>0,076</x:t>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,066</x:t>
-[...227 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,092</x:t>
-[...31 lines deleted...]
-          <x:t>0,097</x:t>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,137</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,141</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,103</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>