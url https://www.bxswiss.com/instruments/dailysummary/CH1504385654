--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c84c2818644164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd0b73d2af641d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3475484152dd4f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43063da1a09e489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a0ac6266804df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3475484152dd4f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb40eb6534d4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43063da1a09e489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Super Micro Computer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504385654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,137</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,137</x:t>
-[...70 lines deleted...]
-          <x:t>0,177</x:t>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...281 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,241</x:t>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,197</x:t>
-[...85 lines deleted...]
-          <x:t>0,169</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>