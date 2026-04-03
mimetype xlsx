--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed032846b7741d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e901a4e86764535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8bc2de3078f40ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f611e0606d4bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa2872d2ac349c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8bc2de3078f40ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7efef2182047b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f611e0606d4bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504385498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>11.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,165</x:t>
-[...269 lines deleted...]
-          <x:t>1,190</x:t>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,065</x:t>
-[...43 lines deleted...]
-          <x:t>1,125</x:t>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,975</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...33 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,855</x:t>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>0,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>