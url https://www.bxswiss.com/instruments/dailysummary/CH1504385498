--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e901a4e86764535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e1ebc1dae648a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f611e0606d4bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc983dc0eed4750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7efef2182047b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f611e0606d4bb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1879d42d071941f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc983dc0eed4750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504385498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,070</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>09.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,925</x:t>
-[...264 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>0,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>