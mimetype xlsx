--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e1ebc1dae648a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re529beda3b944954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc983dc0eed4750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b9eca9e2f2046f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1879d42d071941f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc983dc0eed4750" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R170ca25862ce497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b9eca9e2f2046f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504385498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...21 lines deleted...]
-          <x:t>0,655</x:t>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>27.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...377 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>