--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re529beda3b944954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c37e1507bf47d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b9eca9e2f2046f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d67a64cce94b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R170ca25862ce497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b9eca9e2f2046f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82dead7ca8aa4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d67a64cce94b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504385498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...21 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...156 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>0,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>