--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fdb5e4948ae4427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb51fd8fa80435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2b445f72814cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2d0c2c6c974e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25898684d100495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2b445f72814cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f65379a3334dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2d0c2c6c974e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504384772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,097</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,096</x:t>
-[...26 lines deleted...]
-          <x:t>0,136</x:t>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,162</x:t>
-[...4 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>0,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>