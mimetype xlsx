--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb51fd8fa80435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red03c390a0bc404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2d0c2c6c974e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4869d4ee11d745ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f65379a3334dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2d0c2c6c974e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2992d94fff64f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4869d4ee11d745ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504384772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...4 lines deleted...]
-          <x:t>0,224</x:t>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,244</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,152</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>