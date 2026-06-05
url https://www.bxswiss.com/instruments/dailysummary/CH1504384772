--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red03c390a0bc404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7c39a69d1e4971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4869d4ee11d745ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60cda09e819a4e81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2992d94fff64f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4869d4ee11d745ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a4aca32505944db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60cda09e819a4e81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504384772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,114</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,114</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,216</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>