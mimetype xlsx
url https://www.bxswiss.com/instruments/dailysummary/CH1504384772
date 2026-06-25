--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7c39a69d1e4971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb60d9bf2aed4b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60cda09e819a4e81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec4177d374f45a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a4aca32505944db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60cda09e819a4e81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d20fcd0405489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec4177d374f45a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504384772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>