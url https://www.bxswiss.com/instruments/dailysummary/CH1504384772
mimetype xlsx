--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb60d9bf2aed4b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc2dea480074b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec4177d374f45a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf825a7ae78477b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d20fcd0405489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec4177d374f45a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9d313923ca446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf825a7ae78477b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504384772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,092</x:t>
-[...16 lines deleted...]
-          <x:t>0,091</x:t>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,063</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,049</x:t>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>