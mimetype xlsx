--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc2dea480074b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5016b896bfc747de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf825a7ae78477b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48ec8f9300d4f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9d313923ca446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf825a7ae78477b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf43a15776e4491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48ec8f9300d4f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504384772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...151 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,033</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>0,046</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>