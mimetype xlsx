--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5016b896bfc747de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da4332dd1684a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48ec8f9300d4f3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1800d535cd04f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf43a15776e4491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48ec8f9300d4f3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb3ab8cc07c8489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1800d535cd04f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504384772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,058</x:t>
-[...4 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>0,036</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>