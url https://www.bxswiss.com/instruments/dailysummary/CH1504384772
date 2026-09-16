--- v9 (2026-08-24)
+++ v10 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da4332dd1684a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2201717c92e14189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1800d535cd04f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d8cf69aa9c4b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb3ab8cc07c8489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1800d535cd04f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3524d19ffc433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d8cf69aa9c4b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504384772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,042</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,041</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,040</x:t>
-[...60 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,009</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,038</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>