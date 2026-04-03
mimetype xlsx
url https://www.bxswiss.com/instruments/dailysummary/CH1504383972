--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d94b94c211d4f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414dd295230b44f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R835554aca5604c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81039ab45f6f4624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6ec1847fa14194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R835554aca5604c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43708a47325d4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81039ab45f6f4624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504383972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,290</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>0,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>