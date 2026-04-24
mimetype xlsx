--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414dd295230b44f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R163ed1be93b04115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81039ab45f6f4624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R904c14cdf3df440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43708a47325d4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81039ab45f6f4624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R659ff84086e94b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R904c14cdf3df440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504383972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,280</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,248</x:t>
-[...178 lines deleted...]
-          <x:t>0,320</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,450</x:t>
-[...296 lines deleted...]
-          <x:t>0,320</x:t>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>