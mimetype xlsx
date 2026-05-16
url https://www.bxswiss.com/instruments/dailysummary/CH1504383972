--- v5 (2026-04-24)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R163ed1be93b04115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef68fac929a4548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R904c14cdf3df440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ae7ef4d97941bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R659ff84086e94b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R904c14cdf3df440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2221ea0a3e4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ae7ef4d97941bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504383972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...11 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...21 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,550</x:t>
-[...75 lines deleted...]
-          <x:t>0,560</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>