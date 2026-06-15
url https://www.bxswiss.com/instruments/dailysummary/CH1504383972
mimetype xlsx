--- v6 (2026-05-16)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef68fac929a4548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cfc1a872ac4e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ae7ef4d97941bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e898da0d2a14986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2221ea0a3e4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ae7ef4d97941bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f84198db5c346f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e898da0d2a14986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504383972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,480</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...16 lines deleted...]
-          <x:t>0,480</x:t>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>