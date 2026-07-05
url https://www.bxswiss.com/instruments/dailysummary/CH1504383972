--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cfc1a872ac4e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa95eb0afce948c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e898da0d2a14986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49cb3840c4e45f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f84198db5c346f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e898da0d2a14986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ed0a58b9e64da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49cb3840c4e45f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504383972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...16 lines deleted...]
-          <x:t>0,720</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...16 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...21 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,590</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...387 lines deleted...]
-          <x:t>0,310</x:t>
+          <x:t>0,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>