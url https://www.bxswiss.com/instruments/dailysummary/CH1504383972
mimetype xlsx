--- v8 (2026-07-05)
+++ v9 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa95eb0afce948c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503914de33f74dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49cb3840c4e45f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcbc189f1c014e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ed0a58b9e64da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49cb3840c4e45f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re186ca74f9ca4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcbc189f1c014e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504383972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,390</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,330</x:t>
-[...70 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,330</x:t>
-[...377 lines deleted...]
-          <x:t>0,530</x:t>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>