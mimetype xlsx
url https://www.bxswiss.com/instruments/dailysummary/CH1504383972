--- v9 (2026-07-28)
+++ v10 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503914de33f74dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc773cc6602447ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcbc189f1c014e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4648b0b0bc4f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re186ca74f9ca4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcbc189f1c014e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9759bb7ffaa34f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4648b0b0bc4f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504383972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,310</x:t>
-[...16 lines deleted...]
-          <x:t>0,370</x:t>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,350</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>