--- v10 (2026-08-17)
+++ v11 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc773cc6602447ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255b6f3bd3294210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4648b0b0bc4f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1398d72244444c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9759bb7ffaa34f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4648b0b0bc4f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbcb90197e9b473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1398d72244444c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504383972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,248</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...53 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,222</x:t>
-[...6 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,153</x:t>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,137</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>0,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>