--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce245dcf4004a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db98e98c78f4446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e82b9f98a6496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0c6b15653f435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae7ebcb924c44d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e82b9f98a6496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3073e92c8d214ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0c6b15653f435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>