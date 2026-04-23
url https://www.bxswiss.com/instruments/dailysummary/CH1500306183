--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db98e98c78f4446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd627211dde643e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0c6b15653f435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R420a9fa55ae744c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3073e92c8d214ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0c6b15653f435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501e0325b3cc4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R420a9fa55ae744c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,465</x:t>
-[...173 lines deleted...]
-          <x:t>1,825</x:t>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>1,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>