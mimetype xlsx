--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd627211dde643e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac0717f45ab428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R420a9fa55ae744c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2616eeaa73e4205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501e0325b3cc4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R420a9fa55ae744c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red4db9564bd443d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2616eeaa73e4205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,985</x:t>
-[...38 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,665</x:t>
-[...215 lines deleted...]
-          <x:t>2,345</x:t>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>2,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,175</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,115</x:t>
-[...134 lines deleted...]
-          <x:t>2,035</x:t>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>