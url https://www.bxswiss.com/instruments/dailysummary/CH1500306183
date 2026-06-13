--- v5 (2026-05-13)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac0717f45ab428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469b820525064b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2616eeaa73e4205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radee3208560a4f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red4db9564bd443d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2616eeaa73e4205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c28ba1c48014d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radee3208560a4f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,285</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>2,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,115</x:t>
-[...382 lines deleted...]
-          <x:t>1,775</x:t>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>