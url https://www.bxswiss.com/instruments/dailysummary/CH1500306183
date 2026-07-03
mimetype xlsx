--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469b820525064b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354f32e5ba134f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radee3208560a4f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a8a03ad14a4de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c28ba1c48014d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radee3208560a4f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb853978f1a1e4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a8a03ad14a4de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>1,895</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>2,505</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,395</x:t>
-[...26 lines deleted...]
-          <x:t>2,665</x:t>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>2,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,555</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>3,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>