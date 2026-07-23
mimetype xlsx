--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354f32e5ba134f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c848492657b44c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a8a03ad14a4de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ebae11e5f24088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb853978f1a1e4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a8a03ad14a4de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f486d1899ac4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ebae11e5f24088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>2,575</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>12.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,195</x:t>
-[...4 lines deleted...]
-          <x:t>2,845</x:t>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,545</x:t>
-[...360 lines deleted...]
-          <x:t>3,695</x:t>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>