--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c848492657b44c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6d3ea04a8c47db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ebae11e5f24088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8078cd42ca9b4bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f486d1899ac4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ebae11e5f24088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba1b22145484869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8078cd42ca9b4bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,465</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>3,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,755</x:t>
-[...355 lines deleted...]
-          <x:t>3,435</x:t>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>