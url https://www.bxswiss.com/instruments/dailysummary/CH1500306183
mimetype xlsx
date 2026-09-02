--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6d3ea04a8c47db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85108a93f0574c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8078cd42ca9b4bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a545a25699247fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba1b22145484869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8078cd42ca9b4bb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae064bd3d53411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a545a25699247fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>2,935</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,925</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>3,315</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>4,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>