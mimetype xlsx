--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9f12ef13d645d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cefa66978334846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b9c584969144f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08f1b26b1534b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79440efdbf88401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b9c584969144f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b246d0c245a448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08f1b26b1534b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...248 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>