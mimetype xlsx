--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cefa66978334846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9518fdba1944ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08f1b26b1534b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb4d3a1bd5a4f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b246d0c245a448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08f1b26b1534b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9765220b919a4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb4d3a1bd5a4f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,365</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>2,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,855</x:t>
-[...409 lines deleted...]
-          <x:t>1,865</x:t>
+          <x:t>2,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>