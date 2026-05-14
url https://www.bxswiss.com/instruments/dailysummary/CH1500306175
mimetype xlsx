--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9518fdba1944ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e95401fd734638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb4d3a1bd5a4f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2073271d4516493e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9765220b919a4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb4d3a1bd5a4f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b172f9017e4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2073271d4516493e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,215</x:t>
-[...38 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,915</x:t>
-[...4 lines deleted...]
-          <x:t>1,685</x:t>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>1,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,765</x:t>
-[...382 lines deleted...]
-          <x:t>2,285</x:t>
+          <x:t>2,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>