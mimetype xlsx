--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e95401fd734638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacceba2d6dc45f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2073271d4516493e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5ff15baad74721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b172f9017e4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2073271d4516493e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bacefd8cd0a4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5ff15baad74721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,415</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,375</x:t>
-[...48 lines deleted...]
-          <x:t>2,395</x:t>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>2,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,355</x:t>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...451 lines deleted...]
-          <x:t>2,165</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>