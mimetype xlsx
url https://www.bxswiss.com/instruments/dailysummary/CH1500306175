--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacceba2d6dc45f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8278a52c29544440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5ff15baad74721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bbf80216a7f450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bacefd8cd0a4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5ff15baad74721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d852205f0e49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bbf80216a7f450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,385</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,365</x:t>
-[...286 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>3,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>3,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>