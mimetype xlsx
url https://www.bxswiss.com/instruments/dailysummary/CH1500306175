--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8278a52c29544440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6973c6ea584f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bbf80216a7f450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reebb10680b884c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d852205f0e49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bbf80216a7f450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec93a6d307347cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reebb10680b884c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>3,275</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,165</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,615</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>3,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>