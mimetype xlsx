--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6973c6ea584f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ffa708300b4422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reebb10680b884c09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e8cab876104a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec93a6d307347cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reebb10680b884c09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b166c5ddc646fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e8cab876104a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>3,815</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,725</x:t>
-[...232 lines deleted...]
-          <x:t>3,845</x:t>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>4,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,235</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>4,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>3,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>