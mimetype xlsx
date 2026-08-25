--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ffa708300b4422" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060a8393e6c148e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e8cab876104a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1d623980cf46ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b166c5ddc646fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e8cab876104a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00253a73dca54ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1d623980cf46ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>4,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,825</x:t>
-[...544 lines deleted...]
-          <x:t>4,475</x:t>
+          <x:t>4,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>