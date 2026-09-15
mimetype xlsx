--- v10 (2026-08-25)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060a8393e6c148e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b3e26993fb402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1d623980cf46ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dbad88fc53d4a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00253a73dca54ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1d623980cf46ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae876b39ed849f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dbad88fc53d4a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,305</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,585</x:t>
-[...566 lines deleted...]
-          <x:t>4,215</x:t>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>