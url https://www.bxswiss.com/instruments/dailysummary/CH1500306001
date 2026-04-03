--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b853fd072d479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd53afcabc2b34420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c22d76f43a748d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8e29439d764256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2730601589f54c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c22d76f43a748d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b994511cc247c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8e29439d764256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,685</x:t>
-[...70 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,570</x:t>
-[...431 lines deleted...]
-          <x:t>1,645</x:t>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,580</x:t>
-[...43 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...19 lines deleted...]
-          <x:t>1,510</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>