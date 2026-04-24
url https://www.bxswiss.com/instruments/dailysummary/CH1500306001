--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd53afcabc2b34420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4626051c66804b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8e29439d764256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf918a6f9f8c6489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b994511cc247c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8e29439d764256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc28b77559343d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf918a6f9f8c6489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,525</x:t>
-[...92 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,645</x:t>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,575</x:t>
-[...431 lines deleted...]
-          <x:t>1,430</x:t>
+          <x:t>1,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>