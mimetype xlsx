--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4626051c66804b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263fdcef0ea74813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf918a6f9f8c6489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1185ab6ed644c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc28b77559343d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf918a6f9f8c6489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94bdc537a4e04e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1185ab6ed644c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,215</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,545</x:t>
-[...11 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,480</x:t>
-[...227 lines deleted...]
-          <x:t>1,735</x:t>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,715</x:t>
-[...92 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,795</x:t>
-[...144 lines deleted...]
-          <x:t>1,590</x:t>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>