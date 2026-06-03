--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263fdcef0ea74813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d1a87f5a6f4121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1185ab6ed644c0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc106491196364a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94bdc537a4e04e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1185ab6ed644c0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc92900c97d4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc106491196364a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,835</x:t>
-[...146 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,705</x:t>
-[...387 lines deleted...]
-          <x:t>2,020</x:t>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>