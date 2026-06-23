--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d1a87f5a6f4121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabecbec8da2345d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc106491196364a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c2536df0ca4941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc92900c97d4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc106491196364a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e9d7b3018249ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c2536df0ca4941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500306001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>2,045</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,995</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>2,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>