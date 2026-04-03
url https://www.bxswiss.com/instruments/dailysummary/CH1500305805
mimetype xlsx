--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1aaa418cb434fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6999b0bcf27c4499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab0ef0eea2f438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b3b7c977d244a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf8de441f9db498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab0ef0eea2f438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69fbaf71cd3a43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b3b7c977d244a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500305805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,490</x:t>
-[...6 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,500</x:t>
-[...249 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,430</x:t>
-[...16 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,460</x:t>
-[...60 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...117 lines deleted...]
-          <x:t>0,370</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>