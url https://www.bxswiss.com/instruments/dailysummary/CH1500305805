--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6999b0bcf27c4499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304c7b1240bc475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b3b7c977d244a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra529a01482084a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69fbaf71cd3a43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b3b7c977d244a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba890076c7814c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra529a01482084a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500305805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...625 lines deleted...]
-          <x:t>0,310</x:t>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>