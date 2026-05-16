--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304c7b1240bc475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b46dfd97a64ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra529a01482084a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f1e07806d2043d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba890076c7814c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra529a01482084a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed5f78c6cd84bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f1e07806d2043d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500305805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>