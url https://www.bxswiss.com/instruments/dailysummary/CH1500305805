--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b46dfd97a64ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd37e9bb32e14684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f1e07806d2043d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55d59427459b413b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed5f78c6cd84bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f1e07806d2043d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4e1f9cccf864cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55d59427459b413b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500305805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...70 lines deleted...]
-          <x:t>0,635</x:t>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...38 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...43 lines deleted...]
-          <x:t>0,805</x:t>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...139 lines deleted...]
-          <x:t>0,760</x:t>
+          <x:t>0,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>