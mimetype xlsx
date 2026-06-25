--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd37e9bb32e14684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afb7e4f9a104578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55d59427459b413b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a168cdfe2945a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4e1f9cccf864cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55d59427459b413b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b14a65c79714282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a168cdfe2945a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500305805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,635</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...43 lines deleted...]
-          <x:t>0,805</x:t>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,840</x:t>
-[...421 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,870</x:t>
-[...80 lines deleted...]
-          <x:t>0,870</x:t>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>