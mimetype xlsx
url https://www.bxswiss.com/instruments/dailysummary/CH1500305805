--- v7 (2026-06-25)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afb7e4f9a104578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f5027e9ac44bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a168cdfe2945a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf41bd34fa94073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b14a65c79714282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a168cdfe2945a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fbd9ef02914eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf41bd34fa94073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500305805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>