--- v8 (2026-06-27)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f5027e9ac44bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ca0cb1290845e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf41bd34fa94073"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef1d8f0772e405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fbd9ef02914eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf41bd34fa94073" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9b201be00a4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef1d8f0772e405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500305805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,935</x:t>
-[...124 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,975</x:t>
-[...495 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>