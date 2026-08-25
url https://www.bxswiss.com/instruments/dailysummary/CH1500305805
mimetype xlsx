--- v9 (2026-08-05)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ca0cb1290845e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734cf02f18c54964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef1d8f0772e405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra93b2fead7844286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9b201be00a4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef1d8f0772e405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a199351f11492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra93b2fead7844286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500305805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,950</x:t>
-[...6 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...11 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...26 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,815</x:t>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,795</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...139 lines deleted...]
-          <x:t>1,015</x:t>
+          <x:t>0,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>