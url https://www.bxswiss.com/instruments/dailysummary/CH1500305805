--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734cf02f18c54964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502e60f8217546e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra93b2fead7844286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0db452099b84e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a199351f11492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra93b2fead7844286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9831c9a18184bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0db452099b84e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Siemens AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1500305805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,815</x:t>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,810</x:t>
-[...232 lines deleted...]
-          <x:t>0,825</x:t>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>0,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>