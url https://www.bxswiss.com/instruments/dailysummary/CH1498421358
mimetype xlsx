--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130737cedbc243c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a27320430c4d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215875b9f99f4f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6cddf28feef4472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf448bb50d4254a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215875b9f99f4f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e719ca29ce84faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6cddf28feef4472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Swiss Re AG, Zurich Insurance Group AG, Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>91,575</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,475</x:t>
-[...269 lines deleted...]
-          <x:t>84,475</x:t>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>