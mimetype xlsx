--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a27320430c4d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0af95d36904be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6cddf28feef4472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5256b8abe9224afb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e719ca29ce84faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6cddf28feef4472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref05d3decb434ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5256b8abe9224afb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Swiss Re AG, Zurich Insurance Group AG, Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,150</x:t>
-[...75 lines deleted...]
-          <x:t>83,525</x:t>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,525</x:t>
-[...92 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,250</x:t>
-[...232 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,725</x:t>
-[...16 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,725</x:t>
-[...31 lines deleted...]
-          <x:t>90,000</x:t>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>