--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0af95d36904be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb56d67ae9a034fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5256b8abe9224afb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63ec2ba07de4e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref05d3decb434ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5256b8abe9224afb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7269d3811764b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63ec2ba07de4e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Swiss Re AG, Zurich Insurance Group AG, Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,725</x:t>
-[...11 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,350</x:t>
-[...31 lines deleted...]
-          <x:t>88,750</x:t>
+          <x:t>88,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,725</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,625</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>91,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,425</x:t>
-[...193 lines deleted...]
-          <x:t>93,225</x:t>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>