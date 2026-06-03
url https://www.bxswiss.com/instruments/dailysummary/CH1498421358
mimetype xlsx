--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb56d67ae9a034fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R495def1532554ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63ec2ba07de4e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e86dcb99657492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7269d3811764b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63ec2ba07de4e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R039ed6ea05114137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e86dcb99657492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Swiss Re AG, Zurich Insurance Group AG, Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>89,825</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,425</x:t>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...414 lines deleted...]
-          <x:t>91,075</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,625</x:t>
-[...107 lines deleted...]
-          <x:t>90,675</x:t>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>