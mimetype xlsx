--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R495def1532554ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb3f596deb04b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e86dcb99657492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe11c30892d54034"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R039ed6ea05114137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e86dcb99657492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22bbc8bc2cc495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe11c30892d54034" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Swiss Re AG, Zurich Insurance Group AG, Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>91,075</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,625</x:t>
-[...168 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,925</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>90,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>