--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb3f596deb04b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53c558ce2ebf4960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe11c30892d54034"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree43a90489e04a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22bbc8bc2cc495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe11c30892d54034" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8999c545818f4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree43a90489e04a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Swiss Re AG, Zurich Insurance Group AG, Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>79,275</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,525</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>74,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>