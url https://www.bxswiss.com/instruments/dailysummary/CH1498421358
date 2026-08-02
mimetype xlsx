--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53c558ce2ebf4960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8b687064be4b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree43a90489e04a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b2f10a676ed48b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8999c545818f4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree43a90489e04a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea1417b3aca4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b2f10a676ed48b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Swiss Re AG, Zurich Insurance Group AG, Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,525</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>74,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,575</x:t>
-[...43 lines deleted...]
-          <x:t>80,675</x:t>
+          <x:t>75,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,800</x:t>
-[...63 lines deleted...]
-          <x:t>75,650</x:t>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>