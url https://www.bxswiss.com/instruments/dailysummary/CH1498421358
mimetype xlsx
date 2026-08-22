--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8b687064be4b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a8f90883cd4892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b2f10a676ed48b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef553b7e3c04a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea1417b3aca4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b2f10a676ed48b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ba5a4836644c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef553b7e3c04a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Swiss Re AG, Zurich Insurance Group AG, Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>72,150</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>75,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,300</x:t>
-[...172 lines deleted...]
-        <x:is>
           <x:t>77,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>74,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>