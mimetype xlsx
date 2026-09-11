--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a8f90883cd4892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaee136e930b499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef553b7e3c04a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97cbaebd8fe44e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ba5a4836644c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef553b7e3c04a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racbe2325ce3b4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97cbaebd8fe44e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Swiss Re AG, Zurich Insurance Group AG, Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,850</x:t>
-[...43 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,175</x:t>
-[...576 lines deleted...]
-          <x:t>80,975</x:t>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>