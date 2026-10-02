--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaee136e930b499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fa04a1c4e945fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97cbaebd8fe44e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aff59bd70124721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racbe2325ce3b4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97cbaebd8fe44e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97dd2490eacf497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aff59bd70124721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Swiss Re AG, Zurich Insurance Group AG, Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>