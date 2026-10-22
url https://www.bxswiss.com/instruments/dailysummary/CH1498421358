--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fa04a1c4e945fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0c040f666146b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aff59bd70124721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a178a832874920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97dd2490eacf497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aff59bd70124721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6052e7543f5c47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a178a832874920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Swiss Re AG, Zurich Insurance Group AG, Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>64,450</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>66,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,775</x:t>
-[...97 lines deleted...]
-          <x:t>63,175</x:t>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,925</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>63,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,975</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>62,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,625</x:t>
-[...63 lines deleted...]
-          <x:t>60,925</x:t>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>