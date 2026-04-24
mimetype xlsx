--- v1 (2026-03-14)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0a1e32ad5b41c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4fc0320241a4f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R612f006bca2a4ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f15efbf4d347e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb94fc0943964ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R612f006bca2a4ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75ba0e0eaae4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f15efbf4d347e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.82% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf Lonza Group AG, Novartis AG, Roche Holding AG, Logitech International SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,025</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>100,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,650</x:t>
-[...21 lines deleted...]
-          <x:t>101,000</x:t>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>13.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,325</x:t>
-[...399 lines deleted...]
-          <x:t>99,125</x:t>
+          <x:t>99,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,325</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>98,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>