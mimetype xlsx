--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4fc0320241a4f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6d7313c8624a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f15efbf4d347e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b6a939fbc64b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75ba0e0eaae4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f15efbf4d347e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3bd494b56494bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b6a939fbc64b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.82% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf Lonza Group AG, Novartis AG, Roche Holding AG, Logitech International SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,375</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,175</x:t>
-[...16 lines deleted...]
-          <x:t>98,075</x:t>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,675</x:t>
-[...48 lines deleted...]
-          <x:t>98,275</x:t>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,275</x:t>
-[...156 lines deleted...]
-          <x:t>99,775</x:t>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,075</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>99,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>