--- v3 (2026-05-14)
+++ v4 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6d7313c8624a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb43aa212b1894657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b6a939fbc64b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3ac3db477b40b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3bd494b56494bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b6a939fbc64b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb1925517b54188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3ac3db477b40b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.82% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf Lonza Group AG, Novartis AG, Roche Holding AG, Logitech International SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,025</x:t>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,375</x:t>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,325</x:t>
-[...129 lines deleted...]
-          <x:t>99,375</x:t>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,475</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,475</x:t>
+          <x:t>99,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>99,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>