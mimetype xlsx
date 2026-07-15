--- v4 (2026-06-13)
+++ v5 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb43aa212b1894657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca582ab30b24136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a3ac3db477b40b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723c78259f1445f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb1925517b54188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a3ac3db477b40b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eebdc38b3184d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723c78259f1445f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.82% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf Lonza Group AG, Novartis AG, Roche Holding AG, Logitech International SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>99,375</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,375</x:t>
-[...26 lines deleted...]
-          <x:t>99,625</x:t>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,575</x:t>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>99,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>