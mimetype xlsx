--- v5 (2026-07-15)
+++ v6 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca582ab30b24136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1753943e0c6048ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723c78259f1445f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc303aef5bda84e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eebdc38b3184d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723c78259f1445f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39c7f044f2f4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc303aef5bda84e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.82% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf Lonza Group AG, Novartis AG, Roche Holding AG, Logitech International SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1498421150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,575</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>99,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>100,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>