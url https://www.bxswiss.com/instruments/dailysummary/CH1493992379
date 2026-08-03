--- v0 (2026-07-14)
+++ v1 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511b9a6f54e84a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe91d5d11824178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4b7d62be8a4a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb09d01df62a46d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469077bbc50b4645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4b7d62be8a4a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b069b1bdc89461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb09d01df62a46d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,261 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -570,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>