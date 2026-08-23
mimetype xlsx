--- v1 (2026-08-03)
+++ v2 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe91d5d11824178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534c5cff89e74c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb09d01df62a46d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6076e2fe2449a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b069b1bdc89461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb09d01df62a46d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5114f09a5347407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6076e2fe2449a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>103,805</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>104,135</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,795</x:t>
-[...33 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,625</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>97,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>