--- v2 (2026-08-23)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534c5cff89e74c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d083d5c8d14565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6076e2fe2449a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061fc18db86e4ebd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5114f09a5347407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6076e2fe2449a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b91c83cc7b4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061fc18db86e4ebd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>104,015</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,975</x:t>
-[...443 lines deleted...]
-          <x:t>102,900</x:t>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,950</x:t>
-[...139 lines deleted...]
-          <x:t>103,625</x:t>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>