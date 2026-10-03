--- v3 (2026-09-13)
+++ v4 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d083d5c8d14565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1a85f98affd4d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061fc18db86e4ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce9d9071cd4a441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b91c83cc7b4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061fc18db86e4ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5737a82e3e44cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce9d9071cd4a441f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,405</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>104,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>