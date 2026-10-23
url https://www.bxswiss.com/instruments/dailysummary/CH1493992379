--- v4 (2026-10-03)
+++ v5 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1a85f98affd4d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6990c27b43974a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce9d9071cd4a441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea23f9470c840e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5737a82e3e44cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce9d9071cd4a441f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa251adba6294e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea23f9470c840e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>104,590</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,430</x:t>
-[...16 lines deleted...]
-          <x:t>104,630</x:t>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,215</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>104,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,650</x:t>
-[...335 lines deleted...]
-          <x:t>102,680</x:t>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,600</x:t>
-[...80 lines deleted...]
-          <x:t>102,510</x:t>
+          <x:t>103,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>103,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>