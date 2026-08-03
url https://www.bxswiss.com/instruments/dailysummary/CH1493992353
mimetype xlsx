--- v0 (2026-07-14)
+++ v1 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4205fdaea3c34d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16086c87b2de4f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra23d82297bcb4868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7697e676f7649a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad557249f6f454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra23d82297bcb4868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ffd24bfe7124c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7697e676f7649a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.20% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>104,940</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,095</x:t>
-[...16 lines deleted...]
-          <x:t>105,430</x:t>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,235</x:t>
-[...65 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,360</x:t>
-[...26 lines deleted...]
-          <x:t>107,610</x:t>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,080</x:t>
-[...215 lines deleted...]
-          <x:t>106,775</x:t>
+          <x:t>106,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>