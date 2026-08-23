--- v1 (2026-08-03)
+++ v2 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16086c87b2de4f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d58f28e44464028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7697e676f7649a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a5185714a64326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ffd24bfe7124c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7697e676f7649a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686cebd631bc4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a5185714a64326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.20% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>106,455</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,745</x:t>
-[...119 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,465</x:t>
-[...399 lines deleted...]
-          <x:t>102,790</x:t>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,360</x:t>
-[...31 lines deleted...]
-          <x:t>106,835</x:t>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>