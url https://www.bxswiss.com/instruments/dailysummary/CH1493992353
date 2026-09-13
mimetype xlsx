--- v2 (2026-08-23)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d58f28e44464028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdabfcf40d066436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a5185714a64326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478ec66fed104322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686cebd631bc4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a5185714a64326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5959ccee8b2462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478ec66fed104322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.20% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>