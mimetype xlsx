--- v3 (2026-09-12)
+++ v4 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c567868c81427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82fa91c8d854290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e646abf2bf4de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8690e0a3e8654467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b860f203cc434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e646abf2bf4de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2d76b1777147a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8690e0a3e8654467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,300</x:t>
-[...107 lines deleted...]
-          <x:t>105,110</x:t>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>09.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,750</x:t>
-[...63 lines deleted...]
-          <x:t>104,500</x:t>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>