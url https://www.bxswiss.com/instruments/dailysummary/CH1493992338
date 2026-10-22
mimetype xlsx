--- v4 (2026-10-02)
+++ v5 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82fa91c8d854290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78eb425f70cf4507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8690e0a3e8654467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d0a3c885af427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2d76b1777147a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8690e0a3e8654467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73f16240e7143cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d0a3c885af427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>