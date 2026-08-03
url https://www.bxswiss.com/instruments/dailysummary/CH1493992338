--- v0 (2026-07-14)
+++ v1 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cac5147d8634551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a93d8ed6bcb49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217e9094bb914cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4025c88a620f486f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c1b892bea54388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217e9094bb914cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3ed11e7ab94600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4025c88a620f486f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,261 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -570,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>