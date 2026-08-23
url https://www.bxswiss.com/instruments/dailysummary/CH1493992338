--- v1 (2026-08-03)
+++ v2 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a93d8ed6bcb49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7301a11c970a48b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4025c88a620f486f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37da66135eb54e05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3ed11e7ab94600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4025c88a620f486f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra60b4554defc41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37da66135eb54e05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,765</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,735</x:t>
-[...232 lines deleted...]
-          <x:t>102,320</x:t>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,260</x:t>
-[...16 lines deleted...]
-          <x:t>102,870</x:t>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,570</x:t>
-[...301 lines deleted...]
-          <x:t>102,670</x:t>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>