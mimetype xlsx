--- v2 (2026-08-23)
+++ v3 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7301a11c970a48b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c567868c81427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37da66135eb54e05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e646abf2bf4de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra60b4554defc41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37da66135eb54e05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b860f203cc434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e646abf2bf4de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>