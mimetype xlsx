--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10bc8f7b05549ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8927bb56dcb94469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4694306d3abb4657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac440fd8631b4c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b3f9be8cf6497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4694306d3abb4657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe2f75a34984c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac440fd8631b4c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,795</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,485</x:t>
-[...173 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,165</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,320</x:t>
-[...178 lines deleted...]
-          <x:t>103,285</x:t>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,030</x:t>
-[...139 lines deleted...]
-          <x:t>102,890</x:t>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>