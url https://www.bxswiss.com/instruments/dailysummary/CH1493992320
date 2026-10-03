--- v3 (2026-09-11)
+++ v4 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8927bb56dcb94469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6627369546c84980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac440fd8631b4c09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a44cca7e733401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe2f75a34984c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac440fd8631b4c09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R977dda67d0044aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a44cca7e733401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,120</x:t>
-[...85 lines deleted...]
-          <x:t>103,155</x:t>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...418 lines deleted...]
-          <x:t>102,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,500</x:t>
-[...16 lines deleted...]
-          <x:t>102,640</x:t>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>103,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>