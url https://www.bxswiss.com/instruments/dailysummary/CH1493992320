--- v4 (2026-10-03)
+++ v5 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6627369546c84980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f96cc96f254431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a44cca7e733401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37429fa2ad4844a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R977dda67d0044aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a44cca7e733401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7bfc1648ba4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37429fa2ad4844a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>