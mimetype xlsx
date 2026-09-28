--- v4 (2026-09-08)
+++ v5 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3eb47bf160f4f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4577657bd0c3410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2f961a742a4654"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7551be1074574111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84d14f4c3ee4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2f961a742a4654" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ca138b9a5c4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7551be1074574111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Nordex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,010</x:t>
-[...4 lines deleted...]
-          <x:t>101,295</x:t>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>14.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,600</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,920</x:t>
-[...134 lines deleted...]
-          <x:t>102,560</x:t>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>102,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>