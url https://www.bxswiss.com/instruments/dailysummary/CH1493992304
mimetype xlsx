--- v5 (2026-09-28)
+++ v6 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4577657bd0c3410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab27fd764e4a4959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7551be1074574111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04e2904ede84b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ca138b9a5c4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7551be1074574111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8cfb26eb624b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04e2904ede84b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Nordex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>97,390</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,960</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,890</x:t>
-[...156 lines deleted...]
-          <x:t>99,610</x:t>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>98,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>99,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>