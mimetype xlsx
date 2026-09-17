--- v1 (2026-08-28)
+++ v2 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932736afde8547c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a81f0bb0344b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c6b4d0631b48ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2826810367b4adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb70b6f62824653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c6b4d0631b48ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479a08ef66564c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2826810367b4adc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>100,825</x:t>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,530</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>101,065</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>100,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>101,635</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>