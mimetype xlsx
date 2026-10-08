--- v2 (2026-09-17)
+++ v3 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a81f0bb0344b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a04ac699004cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2826810367b4adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc08daafe35437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479a08ef66564c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2826810367b4adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re617f26013dd4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc08daafe35437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>