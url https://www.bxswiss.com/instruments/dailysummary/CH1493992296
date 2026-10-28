--- v3 (2026-10-08)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a04ac699004cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1d37a3572d4b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc08daafe35437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f1213a84b647b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re617f26013dd4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc08daafe35437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d45495cd8bb400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f1213a84b647b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>98,020</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,940</x:t>
-[...80 lines deleted...]
-          <x:t>98,620</x:t>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>98,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,310</x:t>
-[...26 lines deleted...]
-          <x:t>98,930</x:t>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>99,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>