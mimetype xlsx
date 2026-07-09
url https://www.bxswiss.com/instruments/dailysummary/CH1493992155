--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7797852cfdcd4c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfac91ed43cd4798" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a575b7984b34031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92892ae022b34841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fb57ad7a8cb4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a575b7984b34031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6309124913464cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92892ae022b34841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.00% p.a. Barrier Reverse Convertible on Moderna</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -364,31 +266,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>