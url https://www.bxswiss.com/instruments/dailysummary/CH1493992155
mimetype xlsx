--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfac91ed43cd4798" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5a8456043f4a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92892ae022b34841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c66679b5284624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6309124913464cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92892ae022b34841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8a8fc49c0d4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c66679b5284624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.00% p.a. Barrier Reverse Convertible on Moderna</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,526 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>106,655</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>106,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>108,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,470</x:t>
-[...296 lines deleted...]
-          <x:t>108,575</x:t>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>