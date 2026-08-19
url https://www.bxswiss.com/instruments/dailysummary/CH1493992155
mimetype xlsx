--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5a8456043f4a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e60958bda342d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c66679b5284624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33b5d0eec45494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8a8fc49c0d4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c66679b5284624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc1bc9566513446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33b5d0eec45494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.00% p.a. Barrier Reverse Convertible on Moderna</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>109,005</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,815</x:t>
-[...330 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>107,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,970</x:t>
-[...220 lines deleted...]
-          <x:t>103,545</x:t>
+          <x:t>108,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>