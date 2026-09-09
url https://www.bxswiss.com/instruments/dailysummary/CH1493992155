--- v3 (2026-08-19)
+++ v4 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e60958bda342d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5321043d344119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33b5d0eec45494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab455c3c2c44a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc1bc9566513446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33b5d0eec45494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc447e06a2de24695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab455c3c2c44a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.00% p.a. Barrier Reverse Convertible on Moderna</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493992155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>