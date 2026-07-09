--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf800faf4500b4c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5c0919eb50461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racd1c0d609dc4e94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b828c1fdb704135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f85c2a74f194521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racd1c0d609dc4e94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad40b140c5f044f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b828c1fdb704135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.80% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -364,31 +266,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>