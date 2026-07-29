--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5c0919eb50461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59df0695f55b43db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b828c1fdb704135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6163c246578f4e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad40b140c5f044f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b828c1fdb704135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d4899ec4e694733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6163c246578f4e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.80% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,526 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,830</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>