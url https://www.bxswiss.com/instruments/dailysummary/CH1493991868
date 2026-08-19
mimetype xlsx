--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59df0695f55b43db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f26d94f9594b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6163c246578f4e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29da4db2d5844464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d4899ec4e694733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6163c246578f4e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ada1582b7284591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29da4db2d5844464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.80% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>101,705</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>98,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>