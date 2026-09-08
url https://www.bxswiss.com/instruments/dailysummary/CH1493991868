--- v3 (2026-08-19)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f26d94f9594b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9a0fc0474b4085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29da4db2d5844464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa5447d6e8a48ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ada1582b7284591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29da4db2d5844464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfdb17d10cef4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa5447d6e8a48ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.80% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,220</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>100,985</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>102,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>101,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,065</x:t>
-[...220 lines deleted...]
-          <x:t>102,160</x:t>
+          <x:t>102,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>