--- v4 (2026-09-08)
+++ v5 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9a0fc0474b4085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185c35d2cedf4ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa5447d6e8a48ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37001c79d9ad4d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfdb17d10cef4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa5447d6e8a48ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264265b784254245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37001c79d9ad4d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.80% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>102,730</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,190</x:t>
-[...249 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,520</x:t>
-[...16 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>102,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>