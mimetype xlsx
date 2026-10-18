--- v5 (2026-09-28)
+++ v6 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185c35d2cedf4ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46d12c2fd60443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37001c79d9ad4d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9053441f8d3b4f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264265b784254245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37001c79d9ad4d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356d614fa2e74fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9053441f8d3b4f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.80% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>