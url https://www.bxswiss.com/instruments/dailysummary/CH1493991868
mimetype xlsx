--- v6 (2026-10-18)
+++ v7 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46d12c2fd60443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae6492c8aff42f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9053441f8d3b4f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab08c0dc5144d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356d614fa2e74fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9053441f8d3b4f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R965622c05c2d4a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab08c0dc5144d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.80% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>98,770</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,440</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>24.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,560</x:t>
-[...97 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>99,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.10.2026</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>