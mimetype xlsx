--- v1 (2026-08-29)
+++ v2 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464968d59d1b4d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456597ae5eed4ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb5257179ad4040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf359f0844093436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe37e25405cc4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb5257179ad4040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e220ec7b594e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf359f0844093436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.70% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>98,200</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,500</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>