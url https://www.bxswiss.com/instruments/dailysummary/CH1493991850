--- v2 (2026-09-18)
+++ v3 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456597ae5eed4ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c20673e663745c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf359f0844093436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6c293847114ffa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e220ec7b594e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf359f0844093436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6380911d1a74fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6c293847114ffa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.70% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>104,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,060</x:t>
-[...11 lines deleted...]
-          <x:t>99,930</x:t>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>104,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>