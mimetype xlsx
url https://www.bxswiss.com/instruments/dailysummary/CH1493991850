--- v3 (2026-10-09)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c20673e663745c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ca1e78da984e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6c293847114ffa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f261390e554e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6380911d1a74fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6c293847114ffa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1942744fb5b4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f261390e554e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.70% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>