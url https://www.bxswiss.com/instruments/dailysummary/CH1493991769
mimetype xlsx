--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0df65a42312489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d0c212d6534975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5371cd489064150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c758dd2e004ff5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccda4b6c6bb54687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5371cd489064150" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a758c5a954488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c758dd2e004ff5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.70% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -364,31 +266,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>