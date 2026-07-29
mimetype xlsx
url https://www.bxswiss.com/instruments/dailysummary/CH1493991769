--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d0c212d6534975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91bfea566754c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c758dd2e004ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ad191be83a4417"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a758c5a954488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c758dd2e004ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c29190c0c0434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ad191be83a4417" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.70% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,488 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,000</x:t>
-[...301 lines deleted...]
-          <x:t>102,050</x:t>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
@@ -644,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>