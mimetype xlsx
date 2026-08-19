--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91bfea566754c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88a538379d74af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ad191be83a4417"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2662a9c234464101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c29190c0c0434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ad191be83a4417" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c188000198485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2662a9c234464101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.70% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>102,430</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,430</x:t>
-[...490 lines deleted...]
-          <x:t>92,330</x:t>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>