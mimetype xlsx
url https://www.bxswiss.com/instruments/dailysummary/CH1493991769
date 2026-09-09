--- v3 (2026-08-19)
+++ v4 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88a538379d74af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raae038d682254338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2662a9c234464101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3458cb58cda143b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c188000198485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2662a9c234464101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ea3b83844949d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3458cb58cda143b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.70% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>