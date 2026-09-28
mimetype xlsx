--- v4 (2026-09-08)
+++ v5 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035a8a364f4e449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3dba2d06b446bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b35049665949d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d35f240fe7a4500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2c42bea7634b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b35049665949d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4e363ba1ee4ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d35f240fe7a4500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,350</x:t>
-[...4 lines deleted...]
-          <x:t>98,550</x:t>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>13.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,940</x:t>
-[...205 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,820</x:t>
-[...252 lines deleted...]
-          <x:t>99,280</x:t>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>