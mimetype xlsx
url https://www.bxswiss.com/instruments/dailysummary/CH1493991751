--- v5 (2026-09-28)
+++ v6 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3dba2d06b446bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004a9c6b74d64d38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d35f240fe7a4500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5ee0a9e22c44aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4e363ba1ee4ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d35f240fe7a4500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768bdbbd07714b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5ee0a9e22c44aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>99,370</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,950</x:t>
-[...21 lines deleted...]
-          <x:t>94,680</x:t>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>97,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>