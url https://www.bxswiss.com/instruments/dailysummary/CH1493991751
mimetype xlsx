--- v6 (2026-10-18)
+++ v7 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004a9c6b74d64d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb5bee5a6644e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5ee0a9e22c44aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a5e910d23ce4ffc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768bdbbd07714b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5ee0a9e22c44aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3869be743542ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a5e910d23ce4ffc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>96,290</x:t>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,850</x:t>
-[...11 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,990</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>95,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>