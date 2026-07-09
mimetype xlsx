--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1881d4d7ab4a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ecbe60fbedc4caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb9a08c2d264cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b35006384d644e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebfce387c2bf420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb9a08c2d264cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7e23f5f29941e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b35006384d644e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -364,31 +266,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>