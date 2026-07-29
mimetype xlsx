--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ecbe60fbedc4caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd333df2944914e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b35006384d644e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464522ff89c249a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7e23f5f29941e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b35006384d644e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be3b29c371948d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464522ff89c249a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,483 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...56 lines deleted...]
-          <x:t>100,570</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>101,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,205</x:t>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
@@ -644,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>