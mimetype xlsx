--- v2 (2026-07-29)
+++ v3 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd333df2944914e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R065a1a221a324394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464522ff89c249a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6d8ff70a8342c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be3b29c371948d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464522ff89c249a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8f13233ba3404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6d8ff70a8342c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>101,485</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,485</x:t>
-[...458 lines deleted...]
-          <x:t>97,520</x:t>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>