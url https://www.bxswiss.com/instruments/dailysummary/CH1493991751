--- v3 (2026-08-18)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R065a1a221a324394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035a8a364f4e449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6d8ff70a8342c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b35049665949d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8f13233ba3404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6d8ff70a8342c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2c42bea7634b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b35049665949d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Accelleron Industries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,430</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,850</x:t>
+          <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>97,380</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,470</x:t>
-[...43 lines deleted...]
-          <x:t>98,440</x:t>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,010</x:t>
-[...227 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,940</x:t>
-[...90 lines deleted...]
-          <x:t>98,550</x:t>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>