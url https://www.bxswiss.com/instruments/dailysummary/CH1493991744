--- v4 (2026-09-08)
+++ v5 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45bded6b01b24008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de47fc787764c2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R774a2c7746834c5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5154bd639efd4e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893d017304044ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R774a2c7746834c5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f3d742f8c14dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5154bd639efd4e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,300</x:t>
-[...313 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,970</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>102,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>