--- v5 (2026-09-28)
+++ v6 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de47fc787764c2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9e54dcd1994631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5154bd639efd4e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38c2aa897d9402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f3d742f8c14dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5154bd639efd4e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575c09306b9c4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38c2aa897d9402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>101,195</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,255</x:t>
-[...21 lines deleted...]
-          <x:t>100,755</x:t>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,270</x:t>
-[...367 lines deleted...]
-          <x:t>100,220</x:t>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,320</x:t>
-[...97 lines deleted...]
-          <x:t>101,075</x:t>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,610</x:t>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>