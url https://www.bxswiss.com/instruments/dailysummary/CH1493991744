--- v6 (2026-10-19)
+++ v7 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9e54dcd1994631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba07a3ad7f447db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38c2aa897d9402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935868cdf7fc4a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575c09306b9c4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38c2aa897d9402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ce027eb614459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935868cdf7fc4a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>100,220</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,320</x:t>
-[...97 lines deleted...]
-          <x:t>101,075</x:t>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,610</x:t>
-[...16 lines deleted...]
-          <x:t>100,995</x:t>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,580</x:t>
-[...259 lines deleted...]
-          <x:t>100,995</x:t>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,685</x:t>
-[...107 lines deleted...]
-          <x:t>100,170</x:t>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>