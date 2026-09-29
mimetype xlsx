--- v4 (2026-09-08)
+++ v5 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881cc7024ff249a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb26c70f96644acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re903269ff9874352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f9f33ad1a4b4f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc414041089484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re903269ff9874352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f782078d18d4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f9f33ad1a4b4f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>104,215</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,055</x:t>
-[...178 lines deleted...]
-          <x:t>104,345</x:t>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,065</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>104,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,430</x:t>
-[...279 lines deleted...]
-          <x:t>104,255</x:t>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>