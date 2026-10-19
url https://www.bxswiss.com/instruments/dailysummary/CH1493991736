--- v5 (2026-09-29)
+++ v6 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb26c70f96644acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9c71d498cd4e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f9f33ad1a4b4f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c11619552784ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f782078d18d4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f9f33ad1a4b4f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f4deb723b984225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c11619552784ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>103,575</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,825</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>103,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>