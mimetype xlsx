--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2bc013d7a24a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109c77cb801e4a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd7b1b0bc2ff4625"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f10384791024ff5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6451b105b4654d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd7b1b0bc2ff4625" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c21f631595f4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f10384791024ff5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -364,31 +266,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>