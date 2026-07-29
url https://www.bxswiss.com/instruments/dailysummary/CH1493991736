--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109c77cb801e4a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab353eef95a4fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f10384791024ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59f17d482614788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c21f631595f4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f10384791024ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f20c0ec7e24660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59f17d482614788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,335 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...283 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -644,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>