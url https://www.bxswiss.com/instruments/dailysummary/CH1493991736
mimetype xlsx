--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab353eef95a4fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd221afb4d6ac4386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59f17d482614788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9337914dc49947eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f20c0ec7e24660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59f17d482614788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra791845c59494473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9337914dc49947eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>103,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,215</x:t>
-[...210 lines deleted...]
-          <x:t>104,380</x:t>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,105</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>104,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,745</x:t>
-[...193 lines deleted...]
-          <x:t>103,555</x:t>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>