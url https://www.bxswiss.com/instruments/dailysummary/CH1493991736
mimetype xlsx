--- v3 (2026-08-19)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd221afb4d6ac4386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881cc7024ff249a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9337914dc49947eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re903269ff9874352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra791845c59494473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9337914dc49947eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc414041089484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re903269ff9874352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,410</x:t>
-[...480 lines deleted...]
-          <x:t>104,345</x:t>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,325</x:t>
-[...43 lines deleted...]
-          <x:t>104,410</x:t>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,410</x:t>
-[...31 lines deleted...]
-          <x:t>104,690</x:t>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>