--- v1 (2026-08-29)
+++ v2 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad617f2e6e1c41d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ecd97e80ac4b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb963cc15dfb5478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree906100813d4682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b7e838b989d4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb963cc15dfb5478c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra287394b64944aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree906100813d4682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>97,410</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>97,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,760</x:t>
-[...38 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,060</x:t>
-[...441 lines deleted...]
-          <x:t>98,910</x:t>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>