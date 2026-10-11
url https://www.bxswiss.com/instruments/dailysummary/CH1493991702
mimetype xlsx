--- v2 (2026-09-19)
+++ v3 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ecd97e80ac4b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4014095bbd2a49d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree906100813d4682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3f845d0df2e4cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra287394b64944aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree906100813d4682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7254cac3c08f46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3f845d0df2e4cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,880</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>98,990</x:t>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,460</x:t>
-[...323 lines deleted...]
-          <x:t>94,440</x:t>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>97,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,960</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>97,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>