--- v3 (2026-10-11)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4014095bbd2a49d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R088ce1608f884727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3f845d0df2e4cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8562deadc1f24f5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7254cac3c08f46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3f845d0df2e4cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415f150469624522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8562deadc1f24f5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1493991702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>94,440</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>97,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,960</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>95,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.10.2026</x:t>
-[...112 lines deleted...]
-          <x:t>95,400</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,060</x:t>
-[...4 lines deleted...]
-          <x:t>95,960</x:t>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>